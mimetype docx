--- v0 (2026-03-27)
+++ v1 (2026-05-04)
@@ -1423,191 +1423,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Continuités et ruptures dans l'enseignement et l'apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : Littérature et multimodalité : quels enjeux ? quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793303v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03807371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si l'on planchait sur le neuvième art en classe de français langue étrangère ? Pour une didactique de la bande dessinée dans les manuels de Français Langue Etrangère du XXIème siècle</w:t>
               </w:r>
@@ -2251,178 +2251,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche multimodale de la littérature en classe de FLE : Le Grand Meaulnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ochlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scuola e Lingue Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7-9, pp.52-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les outils didactiques des professeurs de français langue seconde, en France dans l'enseignement secondaire : analyse de déclarations de pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661947v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01665891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Writing in French as a Foreign Language Handbooks : Exploring the Tasks and Challenges</w:t>
               </w:r>
@@ -2622,1007 +2622,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Ecrire avec le numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de lecture de &amp;quot;Pratiques d'écriture - apprendre à écrire en langue étrangère&amp;quot; de Marie-Odile Hidden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Ecrire avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils scripturaux des enseignants de français langue première et français langue seconde : quels usages lors des activités de production écrite menées en classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 184, pp.69-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.184.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lfa.184.0069⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01663285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essai argumenté, un genre enseigné en classe de FLE, étude de manuels publiés entre 1990 et 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Pays Scandinaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Genres, types de textes et activités, n°9, 9, pp.79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de &amp;quot;Rédiger un texte académique en français&amp;quot; de Sylvie Garnier et Alan F. Savage, 2011, Ophrys, 280 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Apprendre à s'autoformer en langues - approches créatives et outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2013, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Monica Masperi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : explorer la ville en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lansel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.11-16</w:t>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La synthèse de documents à l'université française : discours d'étudiants internationaux entrants sur leurs pratiques d'écriture en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Formation et Profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2014.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/fp.2014.133⟩</w:t>
+                <w:t xml:space="preserve">hal-01662916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie du projet : un intérêt partagé en FLE, FLS et FLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, FLM, FLS, FLE, au-delà des catégories, 176, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.176.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lansel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la thèse de doctorat : &amp;quot;Les interactions entre oral et écrit dans les démarches d'aide à l'amélioration de textes d'élèves en sixième et en classe d'accueil pour nouveaux arrivants : modèles et pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescriptions institutionnelles et enseignement de l’écriture aux élèves nouvellement arrivés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arborescences, revue d'études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Identités linguistiques en langues : identités à la croisée du prescriptivisme et du patriotisme, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1001945ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités d'écriture en FLE/FLS : aperçu des discours de la formation (n°2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3</w:t>
+              <w:t xml:space="preserve">, 2011, 2, pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...185 lines deleted...]
-                <w:t xml:space="preserve">Activités d'écriture en FLE/FLS : aperçu des discours de la formation (n°2)</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : aider à écrire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2, pp.49-56</w:t>
+              <w:t xml:space="preserve">, 2011, 2, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683532v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01664472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progression intra-séquentielle et enseignement de la production écrite : analyse de pratiques en sixième et en classe d'accueil pour élèves nouvellement-arrivés en France</w:t>
               </w:r>
@@ -5563,165 +5563,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploitation pédagogique des nouvelles et romans d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congres Frans, congrès des Professeurs de français 2015 "Le français à travers le monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Noordwijkerhout, Pays-Bas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérature en bandes dessinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres Frans, congrès des professeurs de français 2015, "Le français à travers le monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Noordwijkerhout, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665522v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01665524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions socioculturelles des activités d'écriture dans les manuels de FLE se réclamant de la perspective actionnelle</w:t>
               </w:r>
@@ -6322,165 +6322,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des démarches d'aide à l'amélioration de textes narratifs en sixième. Analyse de déclarations de pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international "Ecole(s) et culture(s) : quels savoirs ? Quelles pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théodile-CIREL (U. Lille 3); PIPS-RIICE-GRIP-Sco (U. de Picardie-IUFM); ARDECO (Association pour la Recherche sur le Développement des Compétences), Nov 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse de la plurisémioticité des interactions didactiques : le découpage des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches qualitatives 2009 : deuxième colloque international francophone sur les méthodes qualitatives, contribution publiée dans les Actes du colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CUEEP Lille, Jun 2009, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664496v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01665878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les professeurs de français parlent-ils de leurs pratiques d'enseignement de l'écriture ? Polyphonie et intertextualité en situation d'entretien à visée de recherche</w:t>
               </w:r>
@@ -7432,164 +7432,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction du symposium 10 &amp;quot;Enseigner le français en contexte plurilingue à travers le monde&amp;quot; (organisé par Ana Chiaruttini, Marie-Pascale Hamez et Hourieh Marvi) dans le cadre du XVIIIème Congrès de l'ARIC (Association internationale pour la Recherche Interculturelle), Université Côte d'Azur - Nice, 26-29 octobre 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Module de ressources numériques didactisées &amp;quot;Comment structurer un écrit ou un oral académique?&amp;quot; pour le Projet ENVOL (Etudiants Nouveaux Venus Objectif Langue) déposé par l'ADCUEFE Campus FLE (Association des Directeurs de Centres Universitaires d'Etudes Françaises pour Etudiants Etrangers) auprès du Ministère de l'Enseignement Supérieur, de la Recherche et de l'Innovation.dans le cadre de la Stratégie &amp;quot;Bienvenue en France&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Eisenbeis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Eisenbeis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02946845v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03407162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire &amp;quot;La bande dessinée ou 9ème Art, médium d'apprentissage en classe de FLE (2)&amp;quot;, Centre franco-maltais (CFM), Malta</w:t>
               </w:r>
@@ -9086,191 +9086,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Continuités et ruptures dans l’enseignement/apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérature et multimodalité en classe de langue : quels enjeux ? quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790075v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03887773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire, vous avez dit grammaire ? Représentations et pratiques enseignantes</w:t>
               </w:r>
@@ -9338,51 +9338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9433,51 +9433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville, mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lansel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9906,51 +9906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0F9DFAF"/>
+    <w:nsid w:val="FA6C71EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10137,51 +10137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pascale-hamez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-8710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15580250X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Hamez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232006v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ochlinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02126653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01661947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01784205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01676397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lansel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.184.0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2014.133" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.176.0077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1001945ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lepez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot de Pr&#233;ameneu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01678083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wojciechowicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecarme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01677181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665449v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035304411/9783035304411.00002.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/43692" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eisenbeis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hamez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02093221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01672466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Arslan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Disdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durmus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jeanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01666022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125176v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663482v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pascale-hamez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-8710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15580250X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Hamez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232006v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ochlinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02126653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01661947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01784205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01676397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lansel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.184.0069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2014.133" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.176.0077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1001945ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lepez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot de Pr&#233;ameneu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01678083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wojciechowicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecarme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01677181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665449v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665878v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035304411/9783035304411.00002.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/43692" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eisenbeis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hamez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02093221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01672466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Arslan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Disdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durmus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jeanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01666022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125176v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663482v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>