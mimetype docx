--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1423,2485 +1423,2485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Littérature et multimodalité : quels enjeux ? quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.7-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : Continuités et ruptures dans l'enseignement et l'apprentissage des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Littérature et multimodalité : quels enjeux ? quelles pratiques ?</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l'on planchait sur le neuvième art en classe de français langue étrangère ? Pour une didactique de la bande dessinée dans les manuels de Français Langue Etrangère du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La bande dessinée francophone au fil pluridisciplinaire,n°14, 14, pp.219-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de lecture multimodale autour du roman Un sac de billes et ses transécritures : Quels enjeux sémiotiques ? Quelles propositions didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Quelle littérature aujourd'hui en classe de FLE ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si la twittérature m'était contée... Pour l'intégration de Twitter en classe de français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ochlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pays Scandinaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°15, 15, pp.69-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Soufiane ROUISSI, Lidwine PORTES et Ana STULIC (dir.) (2017), Dispositifs numériques pour l’enseignement à l’université, Paris, L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.11991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02151689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tâches d'écriture proposées dans les manuels de langues : qu'en disent des enseignants de FLE au niveau universitaire en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de lecture multimodale autour du roman « Un Sac de billes » et ses transécritures : Quels enjeux sémiotiques ? Quelles propositions didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Quelle littérature aujourd'hui en classe de FLE ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un livre, un film, une BD : vive les transécritures !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de &amp;quot;L'enseignement du français aux Anglais à Boulogne-sur-Mer. Histoire des établissements d'éducation et états des lieux des méthodes pédagogiques, 1770-1910&amp;quot; d'Emilie Perrichon,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.7-13</w:t>
+              <w:t xml:space="preserve">, 2019, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Grammaire ? Vous avez dit Grammaire ? Représentations et pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pereiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La bande dessinée francophone au fil pluridisciplinaire,n°14, 14, pp.219-232</w:t>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche multimodale de la littérature en classe de FLE : Le Grand Meaulnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ochlinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Quelle littérature aujourd'hui en classe de FLE ?</w:t>
+              <w:t xml:space="preserve">Scuola e Lingue Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7-9, pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils didactiques des professeurs de français langue seconde, en France dans l'enseignement secondaire : analyse de déclarations de pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Writing in French as a Foreign Language Handbooks : Exploring the Tasks and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rosen-Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Ochlinski</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Subject Didactics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.47-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédiger un essai argumenté en classe de Français sur Objectifs Universitaires : qu'en disent les étudiants internationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Pays Scandinaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n°15, 15, pp.69-82</w:t>
+              <w:t xml:space="preserve">, 2015, Autour de l'argumentation, n°10, 10, pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Soufiane ROUISSI, Lidwine PORTES et Ana STULIC (dir.) (2017), Dispositifs numériques pour l’enseignement à l’université, Paris, L’Harmattan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de l'écriture dans les textes officiels des XIXème, XXème et XXIème siècles pour le français langue première et seconde dans les établissements du secondaire en France : le rôle de l'enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Canadienne des Jeunes Chercheurs en Education/Canadian Journal for New Scholars in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.52-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...248 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Ecrire avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.89-93</w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Myriam Pereiro</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils scripturaux des enseignants de français langue première et français langue seconde : quels usages lors des activités de production écrite menées en classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 184, pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.184.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'essai argumenté, un genre enseigné en classe de FLE, étude de manuels publiés entre 1990 et 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pays Scandinaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Genres, types de textes et activités, n°9, 9, pp.79-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de &amp;quot;Rédiger un texte académique en français&amp;quot; de Sylvie Garnier et Alan F. Savage, 2011, Ophrys, 280 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3</w:t>
+              <w:t xml:space="preserve">, 2014, pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...395 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de &amp;quot;Pratiques d'écriture - apprendre à écrire en langue étrangère&amp;quot; de Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lansel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Apprendre à s'autoformer en langues - approches créatives et outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.13-18</w:t>
+              <w:t xml:space="preserve">, 2013, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : explorer la ville en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673452v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Les outils scripturaux des enseignants de français langue première et français langue seconde : quels usages lors des activités de production écrite menées en classe ?</w:t>
+                <w:t xml:space="preserve">Elisabeth Lansel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La synthèse de documents à l'université française : discours d'étudiants internationaux entrants sur leurs pratiques d'écriture en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Formation et Profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2014.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie du projet : un intérêt partagé en FLE, FLS et FLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 184, pp.69-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lfa.184.0069⟩</w:t>
+              <w:t xml:space="preserve">, 2012, FLM, FLS, FLE, au-delà des catégories, 176, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.176.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'essai argumenté, un genre enseigné en classe de FLE, étude de manuels publiés entre 1990 et 2013</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescriptions institutionnelles et enseignement de l’écriture aux élèves nouvellement arrivés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Pays Scandinaves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arborescences, revue d'études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Identités linguistiques en langues : identités à la croisée du prescriptivisme et du patriotisme, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1001945ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de lecture de &amp;quot;Rédiger un texte académique en français&amp;quot; de Sylvie Garnier et Alan F. Savage, 2011, Ophrys, 280 pages</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités d'écriture en FLE/FLS : aperçu des discours de la formation (n°2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.80-82</w:t>
+              <w:t xml:space="preserve">, 2011, 2, pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : aider à écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.11-16</w:t>
+              <w:t xml:space="preserve">, 2011, 2, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : explorer la ville en classe de langue</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la thèse de doctorat : &amp;quot;Les interactions entre oral et écrit dans les démarches d'aide à l'amélioration de textes d'élèves en sixième et en classe d'accueil pour nouveaux arrivants : modèles et pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progression intra-séquentielle et enseignement de la production écrite : analyse de pratiques en sixième et en classe d'accueil pour élèves nouvellement-arrivés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.173-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler en projet avec la bande dessinée dans une approche actionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lansel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lepez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La perspective actionnelle et l'approche par les tâches en classe de langues, 45, pp.54-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : travailler avec la presse et les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...332 lines deleted...]
-                <w:t xml:space="preserve">Activités d'écriture en FLE/FLS : aperçu des discours de la formation (n°2)</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de &amp;quot;L'éducation au-delà des frontières&amp;quot; sous la direction de Sophie Babault et de Laurent Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2, pp.49-56</w:t>
-[...365 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665893v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -3999,179 +3999,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de &amp;quot;Lire des textes en français langue étrangère&amp;quot; de Monica VIad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.87-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de &amp;quot;Plurilinguismes et école&amp;quot; de Danièle Moore, 2006, éditions Didier, collection LAL, 320 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679384v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01665895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture du &amp;quot;Dictionnaire des concepts fondamentaux des didactiques&amp;quot; Reuter, Y. (éd.), Cohen-Azria C., Daunay, B., Delcambre, I., Lahanier-Reuter, D., (2007), de boeck, 272 pages</w:t>
               </w:r>
@@ -5563,234 +5563,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature en bandes dessinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congres Frans, congrès des professeurs de français 2015, "Le français à travers le monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Noordwijkerhout, Pays-Bas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions socioculturelles des activités d'écriture dans les manuels de FLE se réclamant de la perspective actionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Rencontre Internationale sur l'Enseignement des Langues Etrangères au Québec (RIELEQ) "Le CECRL et la dimension socio-culturelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Nov 2015, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploitation pédagogique des nouvelles et romans d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres Frans, congrès des Professeurs de français 2015 "Le français à travers le monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Noordwijkerhout, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665524v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01665449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essai argumenté, genre universitaire en FLE : analyse de productions d'étudiants internationaux entrants et de difficultés déclarées</w:t>
               </w:r>
@@ -6322,165 +6322,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse de la plurisémioticité des interactions didactiques : le découpage des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches qualitatives 2009 : deuxième colloque international francophone sur les méthodes qualitatives, contribution publiée dans les Actes du colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUEEP Lille, Jun 2009, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des démarches d'aide à l'amélioration de textes narratifs en sixième. Analyse de déclarations de pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international "Ecole(s) et culture(s) : quels savoirs ? Quelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Théodile-CIREL (U. Lille 3); PIPS-RIICE-GRIP-Sco (U. de Picardie-IUFM); ARDECO (Association pour la Recherche sur le Développement des Compétences), Nov 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665878v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01664496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les professeurs de français parlent-ils de leurs pratiques d'enseignement de l'écriture ? Polyphonie et intertextualité en situation d'entretien à visée de recherche</w:t>
               </w:r>
@@ -7432,797 +7432,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Module de ressources numériques didactisées &amp;quot;Comment structurer un écrit ou un oral académique?&amp;quot; pour le Projet ENVOL (Etudiants Nouveaux Venus Objectif Langue) déposé par l'ADCUEFE Campus FLE (Association des Directeurs de Centres Universitaires d'Etudes Françaises pour Etudiants Etrangers) auprès du Ministère de l'Enseignement Supérieur, de la Recherche et de l'Innovation.dans le cadre de la Stratégie &amp;quot;Bienvenue en France&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Eisenbeis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction du symposium 10 &amp;quot;Enseigner le français en contexte plurilingue à travers le monde&amp;quot; (organisé par Ana Chiaruttini, Marie-Pascale Hamez et Hourieh Marvi) dans le cadre du XVIIIème Congrès de l'ARIC (Association internationale pour la Recherche Interculturelle), Université Côte d'Azur - Nice, 26-29 octobre 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Module de ressources numériques didactisées &amp;quot;Comment structurer un écrit ou un oral académique?&amp;quot; pour le Projet ENVOL (Etudiants Nouveaux Venus Objectif Langue) déposé par l'ADCUEFE Campus FLE (Association des Directeurs de Centres Universitaires d'Etudes Françaises pour Etudiants Etrangers) auprès du Ministère de l'Enseignement Supérieur, de la Recherche et de l'Innovation.dans le cadre de la Stratégie &amp;quot;Bienvenue en France&amp;quot;.</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire &amp;quot;La bande dessinée ou 9ème Art, médium d'apprentissage en classe de FLE (2)&amp;quot;, Centre franco-maltais (CFM), Malta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire &amp;quot;La bande dessinée ou 9ème Art, médium d'apprentissage en classe de FLE (1)&amp;quot;, Alliance Française Malte Méditerranée (AFMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique du FLE à l'heure du Web 2.0., de la perspective actionnelle et du CECRL&amp;quot;, communication pour le séminaire Théodile-Cirel (EA 4354), Université de Lille-SHS, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rosen-Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication &amp;quot;Former et se former en Français Langue Etrangère, quels contenus pour quelles approches ?&amp;quot;. Journée d'études &amp;quot;Formation, transformation...&amp;quot;, Département de Sciences de l'éducation, Université de Lille SHS, 31 mai 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Français sur Objectifs Universitaires&amp;quot;, intervention à la journée d'études du Français Langue Etrangère. Université de Lille 3 organisée par les étudiants de master 2 DDLC-FLE(S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la table ronde sur les revues et les associations. Journée d'études LANSAD &amp;quot;Quelles innovations pédagogiques pour l'enseignement des langues ?&amp;quot; organisés par l'Institut Ramon Lull, le CRL et le pôle LANSAD, Université de Lille-SHS, 27 mars 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication &amp;quot;Connaissance des revues nationales : le point de vue des rédacteurs&amp;quot;, sur invitation à la journée d'études &amp;quot;Publier en didactique de l'anglais&amp;quot;, organisée par l'ARDA (Association de Recherche en Didactique de l'Anglais), IUFM de Villeneuve d'Ascq, 24 mars 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;La bande dessinée francophone ou 9ème Art, quelques repères&amp;quot;, Bibliothèque régionale Pouchkine, Minsk, Biélorussie (6 novembre 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Aider à lire et à comprendre : outils et techniques de classe en français langue étrangère et seconde&amp;quot;, projet P.A.P.I.E.S. (Projet Académique de Prévention de l'Illettrisme dans l'Enseignement Secondaire). Rectorat de l'académie de Lille, Lycée Langevin, Waziers, 13 septembre 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication &amp;quot;Enseigner le FLE avec la bande dessinée&amp;quot;, sur invitation au Séminaire national &amp;quot;La BD en classe&amp;quot;, château de l'Oisellerie, Angoulême, CRDP Poitou-Charentes, 16-17-18 mars 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673360v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01673356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignage introductif à la problématique de l'atelier &amp;quot;apprendre avec un locuteur natif : comment intégrer la dimension langue maternelle dans l'enseignement des langues</w:t>
               </w:r>
@@ -9086,398 +9086,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature et multimodalité en classe de langue : quels enjeux ? quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Continuités et ruptures dans l’enseignement/apprentissage des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03887773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire, vous avez dit grammaire ? Représentations et pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pereiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, 2022</w:t>
+              <w:t xml:space="preserve">, 3, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Pereiro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, 2018</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lansel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville, mode d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lansel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9906,51 +9906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA6C71EE"/>
+    <w:nsid w:val="343ACB00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10137,51 +10137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pascale-hamez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-8710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15580250X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Hamez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232006v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ochlinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02126653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01661947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01784205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01676397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lansel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.184.0069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2014.133" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.176.0077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1001945ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lepez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot de Pr&#233;ameneu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01678083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wojciechowicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecarme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01677181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665449v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665878v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035304411/9783035304411.00002.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/43692" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eisenbeis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hamez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02093221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01672466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Arslan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Disdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durmus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jeanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01666022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125176v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663482v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pascale-hamez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-8710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15580250X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Hamez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232006v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ochlinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02126653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01661947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01784205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01676397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lansel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.184.0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2014.133" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.176.0077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1001945ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lepez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot de Pr&#233;ameneu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665895v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01678083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wojciechowicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecarme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01831504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01677181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01665887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035304411/9783035304411.00002.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01664489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/43692" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eisenbeis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01673717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hamez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02093221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01672466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Arslan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Disdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Durmus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jeanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01666022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125176v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01663482v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>