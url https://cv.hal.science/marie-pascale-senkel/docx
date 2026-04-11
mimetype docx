--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1848,507 +1848,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La divulgation d'informations « RSE » par les prestataires de services logistiques européens : Une analyse comparative du site Internet et du rapport d'activité</w:t>
+                <w:t xml:space="preserve">La représentation de la RSE sur les sites Internet des prestataires de services logistiques français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2009.11516909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468458v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">hal-05468461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire sur la perception de la responsabilité sociale de l’entreprise (RSE) par les responsables logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petia Koleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4), pp.7-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2009.28.04.766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53102/2009.28.04.766⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05468570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La représentation de la RSE sur les sites Internet des prestataires de services logistiques français</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La divulgation d'informations « RSE » par les prestataires de services logistiques européens : Une analyse comparative du site Internet et du rapport d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12507970.2009.11516909⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05468458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la responsabilité sociale chez les prestataires de services logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEDIMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.69-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique de l’épicerie en ligne : vers une différenciation des solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 45, pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.045.75.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02914882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique de l’épicerie en ligne : vers une différenciation des solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 45, pp.75-89. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.045.75.89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02914882v1</w:t>
+                <w:t xml:space="preserve">hal-01769323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions logistiques dans la grande distribution : de l’optimisation à la coordination des flux</w:t>
               </w:r>
@@ -4081,191 +4081,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse comparative de l'information sociétale diffusée par les prestataires de services logistiques européens sur leur site internet et dans leur rapport d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "service, innovation et développement durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement durable et logistique : de la stratégie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petia Koleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Khadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème CNRIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470097v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05470080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et logistique : premiers résultats d'une enquête exploratoire auprès de prestataires logistiques français</w:t>
               </w:r>
@@ -4534,165 +4534,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évolution vers une logistique collaborative : l'exemple des relations producteur-distributeur dans le secteur de l'habillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16èmes journées nationales des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour la confiance dans les pratiques collaboratives entre producteurs et distributeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées internationales de recherche en logistique (RIRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470039v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05470014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact d'une logistique différenciée sur la relation producteur-distributeur : le cas du secteur de l'habillement</w:t>
               </w:r>
@@ -5666,51 +5666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag5427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Fratila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1718562" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1344404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1340098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bracchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.1999.11516700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Vo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01257835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039548ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2009.28.04.766" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2009.11516909" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.75.89" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.039.67.78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03792476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clamens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2019.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469259v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag5427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Fratila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1718562" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1344404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1340098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bracchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.1999.11516700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Vo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01257835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039548ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2009.11516909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2009.28.04.766" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.75.89" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.039.67.78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03792476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clamens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2019.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469259v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>