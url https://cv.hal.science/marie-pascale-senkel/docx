--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1308,736 +1308,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La livraison des internautes urbains : la mutualisation des derniers kilomètres est-elle si performante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delivering to Urban Online Shoppers: The Gains from “Last-Mile” Pooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.4 - 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mutualisation logistique : entre théories et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the Non-adoption of Retailing Technologies in Morocco: The Case of EDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse longitudinale du discours sur l'environnement dans le rapport d'entreprise : le cas Deutsche Post-DHL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.102-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion d'informations sociales et environnementales sur Internet : le cas des prestataires de services logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petia Koleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.53-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/039548ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude exploratoire sur la perception de la responsabilité sociale de l’entreprise (RSE) par les responsables logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petia Koleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 28 (4), pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2009.28.04.766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...370 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la RSE sur les sites Internet des prestataires de services logistiques français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (1), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12507970.2009.11516909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468461v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05468570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La divulgation d'informations « RSE » par les prestataires de services logistiques européens : Une analyse comparative du site Internet et du rapport d'activité</w:t>
               </w:r>
@@ -2086,187 +2086,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La logistique de l’épicerie en ligne : vers une différenciation des solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.045.75.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02914882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">la responsabilité sociale chez les prestataires de services logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEDIMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (1), pp.69-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468463v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-02914882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique de l’épicerie en ligne : vers une différenciation des solutions</w:t>
               </w:r>
@@ -3045,50 +3045,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux de la recherche en logistique et supply chain management à l’ère du numérique et du digital ? Une étude prospective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichara Kin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le numérique devient un objet-frontière entre disciplines de recherche : Cas de la Blockchain dans les démarches de Supply Chain Management et de Marketing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichara Kin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Research in Logistics and Supply Chain Management in an Era of Digital Technology: a Forecasting Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichara Kin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3123,696 +3326,493 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Logistic and Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand le numérique devient un objet-frontière entre disciplines de recherche : Cas de la Blockchain dans les démarches de Supply Chain Management et de Marketing.</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redistribuer les cartes grâce à la digitalisation ? Cas de la Blockchain dans une démarche de supply chain management, ou comment (re)penser la collaboration, la confiance et le pouvoir dans la supply chain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichara Kin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...91 lines deleted...]
-                <w:t xml:space="preserve">François Jan</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Serge Bonnaud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La livraison des internautes urbains : La mutualisation du dernier kilomètre à la lumière de la théorie des jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Internationales de Recherche en Logistique et SCM (RIRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité sociale de l'entreprise et supply chain : une analyse de la communication des entreprises du CAC 40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes rencontres internationales de la recherche en logistique (RIRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La livraison des internautes urbains : La mutualisation du dernier kilomètre à la lumière de la théorie des jeux</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le BtoC à l'épreuve de la logistique urbaine : quand la qualité de l'information favorise la mutualisation des livraisons…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Internationales de Recherche en Logistique et SCM (RIRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique &amp; SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion d'informations sociales et environnementales dans le rapport d'entreprise : le cas Deutsche-Post-DHL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution du rôle sociétal en Europe du XIXème au XXIème siècle : dialogues interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 7, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469271v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01779809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'INNOVATION AU COEUR DE LA LOGISTIQUE URBAINE : L'INFORMATION FACTEUR CLE DE MUTUALISATION ? -ETUDE DU CAS « CITYSSIMO »</w:t>
               </w:r>
@@ -4534,165 +4534,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour la confiance dans les pratiques collaboratives entre producteurs et distributeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes journées internationales de recherche en logistique (RIRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évolution vers une logistique collaborative : l'exemple des relations producteur-distributeur dans le secteur de l'habillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470014v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05470039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact d'une logistique différenciée sur la relation producteur-distributeur : le cas du secteur de l'habillement</w:t>
               </w:r>
@@ -5666,51 +5666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag5427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Fratila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1718562" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1344404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1340098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bracchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.1999.11516700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Vo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01257835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039548ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2009.11516909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2009.28.04.766" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.75.89" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.039.67.78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03792476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clamens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2019.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469259v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag5427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Fratila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1718562" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1344404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1340098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bracchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.1999.11516700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Vo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01257835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039548ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2009.28.04.766" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2009.11516909" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.75.89" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.039.67.78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03792476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clamens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2019.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>