--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1848,265 +1848,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La divulgation d'informations « RSE » par les prestataires de services logistiques européens : Une analyse comparative du site Internet et du rapport d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire sur la perception de la responsabilité sociale de l’entreprise (RSE) par les responsables logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petia Koleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4), pp.7-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2009.28.04.766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53102/2009.28.04.766⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05468570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la RSE sur les sites Internet des prestataires de services logistiques français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (1), pp.55-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2009.11516909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12507970.2009.11516909⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05468461v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05468458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique de l’épicerie en ligne : vers une différenciation des solutions</w:t>
               </w:r>
@@ -2126,229 +2126,229 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 45, pp.75-89. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la responsabilité sociale chez les prestataires de services logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEDIMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (1), pp.69-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique de l’épicerie en ligne : vers une différenciation des solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 45, pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.045.75.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769323v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02914882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions logistiques dans la grande distribution : de l’optimisation à la coordination des flux</w:t>
               </w:r>
@@ -4081,191 +4081,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement durable et logistique : de la stratégie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petia Koleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème CNRIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative de l'information sociétale diffusée par les prestataires de services logistiques européens sur leur site internet et dans leur rapport d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Senkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "service, innovation et développement durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470080v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05470097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et logistique : premiers résultats d'une enquête exploratoire auprès de prestataires logistiques français</w:t>
               </w:r>
@@ -5666,51 +5666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag5427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Fratila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1718562" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1344404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1340098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bracchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.1999.11516700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Vo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01257835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039548ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2009.28.04.766" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2009.11516909" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.75.89" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.039.67.78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03792476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clamens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2019.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag5427" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Fratila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1718562" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1344404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1340098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bracchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.1999.11516700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Vo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01257835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039548ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2009.28.04.766" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2009.11516909" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.75.89" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.039.67.78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03792476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clamens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2019.01" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>