--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -350,8672 +350,8806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and impacts of sediment deposition in Amazonian floodplains</w:t>
+                <w:t xml:space="preserve">Mercury isotope constraints on artisanal and small-scale gold mining source contributions and redox cycling in the Yanomami Indigenous Territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongyu Feng</w:t>
+                <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeli Tan</w:t>
+                <w:t xml:space="preserve">L.A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Pinel</w:t>
+                <w:t xml:space="preserve">J.E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donghui Xu</w:t>
+                <w:t xml:space="preserve">J. Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Henrique Fernandes Amaral</w:t>
+                <w:t xml:space="preserve">J. Quintarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.3148. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.139892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-57495-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390778v1</w:t>
+                <w:t xml:space="preserve">hal-05549041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of lumped and semi-distributed hydrological models to 20 gridded precipitation products in a transboundary basin</w:t>
+                <w:t xml:space="preserve">Drivers and impacts of sediment deposition in Amazonian floodplains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pacheco Mollinedo</w:t>
+                <w:t xml:space="preserve">Dongyu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Satgé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">Zeli Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Molina-Carpio</w:t>
+                <w:t xml:space="preserve">Sebastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pillco Zolá</w:t>
+                <w:t xml:space="preserve">Donghui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Henrique Fernandes Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133462⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57495-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067981v1</w:t>
+                <w:t xml:space="preserve">hal-05390778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of Sentinel-1 and Sentinel-2 Data for Soil Salinity Monitoring to Support Sustainable Agriculture Practices in the Central Bolivian Altiplano</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of lumped and semi-distributed hydrological models to 20 gridded precipitation products in a transboundary basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pacheco Mollinedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Molina-Carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pillco Zolá</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Perez-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16146200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 660, pp.133462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872675v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water quality in Amazonian Floodplain Lakes, data set of the Lago Grande de Curuai Floodplain Lake, &amp;lt;scp&amp;gt;Pará‐Brazil&amp;lt;/scp&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementarity of Sentinel-1 and Sentinel-2 Data for Soil Salinity Monitoring to Support Sustainable Agriculture Practices in the Central Bolivian Altiplano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+                <w:t xml:space="preserve">J. Sirpa-Poma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pillco Zolá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleber Kraus Nunes</w:t>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Seyler</w:t>
+                <w:t xml:space="preserve">M. Perez-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (14), pp.6200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gdj3.207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su16146200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398911v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprodução de conhecimento com organizações da agricultura familiar: um observatório de ciência cidadã na Amazônia brasileira</w:t>
+                <w:t xml:space="preserve">Surface water quality in Amazonian Floodplain Lakes, data set of the Lago Grande de Curuai Floodplain Lake, &amp;lt;scp&amp;gt;Pará‐Brazil&amp;lt;/scp&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Coudel</w:t>
+                <w:t xml:space="preserve">Derlayne Dias Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+                <w:t xml:space="preserve">Marie‐paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Abreu Santos</w:t>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Piva</w:t>
+                <w:t xml:space="preserve">Cleber Kraus Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Valéria Lima</w:t>
+                <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novos Cadernos NAEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (1), </w:t>
+              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18542/ncn.v26i1.13739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gdj3.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868184v1</w:t>
+                <w:t xml:space="preserve">hal-04398911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backlash of policy dismantling in the production of invisibility: when pesticides cease to be a public problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Coprodução de conhecimento com organizações da agricultura familiar: um observatório de ciência cidadã na Amazônia brasileira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Wagner Silva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Abreu Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Valéria Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18472/SustDeb.v14n1.2023.45495⟩</w:t>
+              <w:t xml:space="preserve">Novos Cadernos NAEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18542/ncn.v26i1.13739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836500v1</w:t>
+                <w:t xml:space="preserve">hal-04868184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of automatically generated radar altimetry water levels from unsupervised classification to study hydrological connectivity within Amazon floodplains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zeiger</w:t>
+                <w:t xml:space="preserve">Backlash of policy dismantling in the production of invisibility: when pesticides cease to be a public problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Blarel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+                <w:t xml:space="preserve">Beatriz Abreu Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Wagner Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101397⟩</w:t>
+              <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.99-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18472/SustDeb.v14n1.2023.45495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185774v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased floodplain inundation in the Amazon since 1980</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of automatically generated radar altimetry water levels from unsupervised classification to study hydrological connectivity within Amazon floodplains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Papa</w:t>
+                <w:t xml:space="preserve">Pauline Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen K. Hamilton</w:t>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fassoni-Andrade</w:t>
+                <w:t xml:space="preserve">Pierre Zeiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sly Wongchuig</w:t>
+                <w:t xml:space="preserve">Fabien Blarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (3), 034024 [13 p.]. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.101397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/acb9a7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720465v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling Daily Satellite-Based Precipitation Estimates Using MODIS Cloud Optical and Microphysical Properties in Machine-Learning Models</w:t>
+                <w:t xml:space="preserve">Increased floodplain inundation in the Amazon since 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Callaú Medrano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jorge Molina-Carpio</w:t>
+                <w:t xml:space="preserve">Ayan S. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Pillco Zolá</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen K. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fassoni-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sly Wongchuig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14091349⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), 034024 [13 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/acb9a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375770v1</w:t>
+                <w:t xml:space="preserve">hal-04720465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Improvement of Soil Salinity Mapping in a Data-Scarce Context Using Sentinel-2 Images in Machine-Learning Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downscaling Daily Satellite-Based Precipitation Estimates Using MODIS Cloud Optical and Microphysical Properties in Machine-Learning Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pillco-Zolá</w:t>
+                <w:t xml:space="preserve">Sergio Callaú Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Molina-Carpio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Molina-Carpio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramiro Pillco Zolá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (23), pp.9328. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (9), pp.1349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23239328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos14091349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375761v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much inundation occurs in the Amazon River basin ?</w:t>
+                <w:t xml:space="preserve">Towards the Improvement of Soil Salinity Mapping in a Data-Scarce Context Using Sentinel-2 Images in Machine-Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayan Santos Fleischmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Papa</w:t>
+                <w:t xml:space="preserve">J W Sirpa-Poma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
+                <w:t xml:space="preserve">Frederic Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Melack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sly Wongchuig</w:t>
+                <w:t xml:space="preserve">E. Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pillco-Zolá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Molina-Carpio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113099⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (23), pp.9328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23239328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701905v1</w:t>
+                <w:t xml:space="preserve">hal-04375761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre visible les impacts des pesticides du soja : contributions et limites d’un observatoire de science citoyenne à Santarém, Amazonie brésilienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariana Piva</w:t>
+                <w:t xml:space="preserve">How much inundation occurs in the Amazon River basin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Santos Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Melack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sly Wongchuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.33716⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 278, pp.113099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849730v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gridded precipitation datasets a good option for streamflow simulation across the Juruá river basin, Amazon?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henrique Roig</w:t>
+                <w:t xml:space="preserve">Rendre visible les impacts des pesticides du soja : contributions et limites d’un observatoire de science citoyenne à Santarém, Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Wagner Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126773⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 21 numéro 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.33716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375693v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of SM2RAIN precipitation datasets in comparison to gauge observations and hydrological modelling over arid regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Are gridded precipitation datasets a good option for streamflow simulation across the Juruá river basin, Amazon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Laugner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.6704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 602, pp.126773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375795v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flooding Dynamics Within an Amazonian Floodplain: Water Circulation Patterns and Inundation Duration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">Reliability of SM2RAIN precipitation datasets in comparison to gauge observations and hydrological modelling over arid regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joecila S. da Silva</w:t>
+                <w:t xml:space="preserve">Yawar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Sampaio</w:t>
+                <w:t xml:space="preserve">Jorge Molina‐carpio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Garnier</w:t>
+                <w:t xml:space="preserve">Ramiro Pillco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Laugner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR026081⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.6704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514924v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 23 gridded precipitation datasets across West Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flooding Dynamics Within an Amazonian Floodplain: Water Circulation Patterns and Inundation Duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Seyler</w:t>
+                <w:t xml:space="preserve">Joecila S. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124412⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626156v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of metallurgical zinc contamination in coastal environments: A survey of Zn from electroplating wastes and partitioning in sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Araújo</w:t>
+                <w:t xml:space="preserve">Evaluation of 23 gridded precipitation datasets across West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno C.A. Cunha</w:t>
+                <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson Machado</w:t>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140610⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142971v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the 4 diagnosis criteria proposed by the SMFM and the AFE foundation for amniotic fluid embolism in a monocentric population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of metallurgical zinc contamination in coastal environments: A survey of Zn from electroplating wastes and partitioning in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vincent-Rohfritsch</w:t>
+                <w:t xml:space="preserve">Myller Tonhá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Girault</w:t>
+                <w:t xml:space="preserve">Daniel Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Ray</w:t>
+                <w:t xml:space="preserve">Bruno C.A. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Goffinet</w:t>
+                <w:t xml:space="preserve">Wilson Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49, pp.101821. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 743, pp.140610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492594v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From TRMM to GPM: How Reliable Are Satellite-Based Precipitation Data across Nigeria?</w:t>
+                <w:t xml:space="preserve">Evaluation of the 4 diagnosis criteria proposed by the SMFM and the AFE foundation for amniotic fluid embolism in a monocentric population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pius Nnamdi Nwachukwu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+                <w:t xml:space="preserve">A. Ponzio-Klijanienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Vincent-Rohfritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12233964⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.101821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042154v1</w:t>
+                <w:t xml:space="preserve">hal-03492594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the impacts of droughts and agricultural intensification on the Altiplano water resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">From TRMM to GPM: How Reliable Are Satellite-Based Precipitation Data across Nigeria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius Nnamdi Nwachukwu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (23), pp.3964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12233964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04375817v1</w:t>
+                <w:t xml:space="preserve">hal-03042154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity and hydrological fluctuations drive bacterioplankton community composition in an Amazon floodplain system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luciana de Oliveira Vidal</w:t>
+                <w:t xml:space="preserve">Unraveling Flooding Dynamics and Nutrients’ Controls upon Phytoplankton Functional Dynamics in Amazonian Floodplain Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina de Souza Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Morais Pereira Souza Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Motta Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220695⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11010154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302280v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous titania-coated biosensor and FEM model design for highly sensitive detection of low molecular weight targets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic state index validation based on the phytoplankton functional group approach in Amazon floodplain lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Rube</w:t>
+                <w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Lachaud</w:t>
+                <w:t xml:space="preserve">Cleber Nunes Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tereza M. P. S. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina de Souza Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JERM.2018.2880883⟩</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2019.1570785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999552v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Lake Titicaca's daily and monthly evaporation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial heterogeneity and hydrological fluctuations drive bacterioplankton community composition in an Amazon floodplain system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belen Martí-Cardona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+                <w:t xml:space="preserve">Mariana Câmara dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inessa Lacativa Bagatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Oliveira Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Motta Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-23-657-2019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0220695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136630v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Flooding Dynamics and Nutrients’ Controls upon Phytoplankton Functional Dynamics in Amazonian Floodplain Lakes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ina de Souza Nogueira</w:t>
+                <w:t xml:space="preserve">Unraveling the impacts of droughts and agricultural intensification on the Altiplano water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Morais Pereira Souza Lobo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David da Motta Marques</w:t>
+                <w:t xml:space="preserve">Alvaro Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Pillco Zolá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11010154⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 279, pp.107710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136608v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic state index validation based on the phytoplankton functional group approach in Amazon floodplain lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t>
+                <w:t xml:space="preserve">Modelling Lake Titicaca's daily and monthly evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Pillco Zolá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleber Nunes Kraus</w:t>
+                <w:t xml:space="preserve">Lars Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tereza M. P. S. Lobo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ina de Souza Nogueira</w:t>
+                <w:t xml:space="preserve">Ronny Berndtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
+                <w:t xml:space="preserve">Belen Martí-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.309-319. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (2), pp.657-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20442041.2019.1570785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-23-657-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146118v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatio-temporal variability of groundwater storage in the Amazon River Basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoporous titania-coated biosensor and FEM model design for highly sensitive detection of low molecular weight targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Papa</w:t>
+                <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Güntner</w:t>
+                <w:t xml:space="preserve">Hamida Hallil Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tomasella</w:t>
+                <w:t xml:space="preserve">Wassim Ouelhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pfeffer</w:t>
+                <w:t xml:space="preserve">Maxence Rube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.12.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JERM.2018.2880883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136041v1</w:t>
+                <w:t xml:space="preserve">hal-01999552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual hydrological variations and ecological phytoplankton patterns in Amazonian floodplain lakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+                <w:t xml:space="preserve">The spatio-temporal variability of groundwater storage in the Amazon River Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Güntner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-018-3859-6⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136615v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of satellite-based precipitation products in space and over time compared with gauge observations and snow- hydrological modelling in the Lake Titicaca region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Ruelland</w:t>
+                <w:t xml:space="preserve">Interannual hydrological variations and ecological phytoplankton patterns in Amazonian floodplain lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Nunes Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arantes Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina de Souza Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-23-595-2019⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 830 (1), pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-018-3859-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110075v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology-based functional groups as the best tool to characterize shallow lake-dwelling phytoplankton on an Amazonian floodplain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistency of satellite-based precipitation products in space and over time compared with gauge observations and snow- hydrological modelling in the Lake Titicaca region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Pillco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.595-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-23-595-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02136618v1</w:t>
+                <w:t xml:space="preserve">hal-02110075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of the Successive GPM Based Satellite Precipitation Estimates IMERG–V03, –V04, –V05 and GSMaP–V06, –V07 Over Diverse Geomorphic and Meteorological Regions of Pakistan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hernan Martinez-Carvajal</w:t>
+                <w:t xml:space="preserve">Morphology-based functional groups as the best tool to characterize shallow lake-dwelling phytoplankton on an Amazonian floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tereza Morais Pereira Souza Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina de Souza Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fabris Sgarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Nunes Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.579-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs10091373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02136117v1</w:t>
+                <w:t xml:space="preserve">hal-02136618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology-based functional groups as the best tool to characterize shallow lake-dwelling phytoplankton on an Amazonian floodplain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t>
+                <w:t xml:space="preserve">Benefits of the Successive GPM Based Satellite Precipitation Estimates IMERG–V03, –V04, –V05 and GSMaP–V06, –V07 Over Diverse Geomorphic and Meteorological Regions of Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Martinez-Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.038⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10091373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01870177v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Assessments of the Latest GPM Mission’s Spatially Enhanced Satellite Rainfall Products over the Main Bolivian Watersheds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Timouk</w:t>
+                <w:t xml:space="preserve">Morphology-based functional groups as the best tool to characterize shallow lake-dwelling phytoplankton on an Amazonian floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tereza Morais Pereira Souza Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina de Souza Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fabris Sgarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Nunes Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs9040369⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.579 - 588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01870187v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01870177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Climate Variability and Human Activity on Poopó Lake Droughts between 1990 and 2015 Assessed Using Remote Sensing Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comparative Assessments of the Latest GPM Mission’s Spatially Enhanced Satellite Rainfall Products over the Main Bolivian Watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Pillco Zolá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Timouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (3), pp.218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs9030218⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs9040369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136127v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01870187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of CMORPH, TMPA, and PERSIANN rainfall datasets over plain, mountainous, and glacial regions of Pakistan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Role of Climate Variability and Human Activity on Poopó Lake Droughts between 1990 and 2015 Assessed Using Remote Sensing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Zolá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Babar Hussain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">Franck Timouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-016-2027-z⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs9030218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375788v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazonian floodplain water balance based on modelling and analyses of hydrologic and electrical conductivity data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of CMORPH, TMPA, and PERSIANN rainfall datasets over plain, mountainous, and glacial regions of Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Babar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Martinez-Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldo Resende Boaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.11138⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131 (3-4), pp.1119-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-016-2027-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01828284v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute and relative height-pixel accuracy of SRTM-GL1 over the South American Andean Plateau</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Amazonian floodplain water balance based on modelling and analyses of hydrologic and electrical conductivity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldo Resende Boaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.1702 - 1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.11138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02136661v1</w:t>
+                <w:t xml:space="preserve">ird-01828284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage-discharge rating curves based on satellite altimetry and modeled discharge in the Amazon basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
+                <w:t xml:space="preserve">Absolute and relative height-pixel accuracy of SRTM-GL1 over the South American Andean Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Medeiros Moreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+                <w:t xml:space="preserve">Matheus Denezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Pillco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Timouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2016.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014WR016618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02136144v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of satellite rainfall products over the Andean plateau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stage-discharge rating curves based on satellite altimetry and modeled discharge in the Amazon basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Gosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Molina</w:t>
+                <w:t xml:space="preserve">Adrien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson Hernan Yuque Lima</w:t>
+                <w:t xml:space="preserve">Rodrigo Dias de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medeiros Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (5), pp.3787-3814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR016618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375791v1</w:t>
+                <w:t xml:space="preserve">hal-02136144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of Interferometric and Vegetation Biases in the SRTMGL1 Spaceborne DEM with Hydrological Conditioning towards Improved Hydrodynamics Modeling in the Amazon Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+                <w:t xml:space="preserve">Assessment of satellite rainfall products over the Andean plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Hernan Yuque Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs71215822⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136672v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low- water maps of the groundwater table in the central Amazon by satellite altimetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Seyler</w:t>
+                <w:t xml:space="preserve">Correction of Interferometric and Vegetation Biases in the SRTMGL1 Spaceborne DEM with Hydrological Conditioning towards Improved Hydrodynamics Modeling in the Amazon Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013gl059134⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (12), pp.16108-16130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs71215822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016593v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharge and suspended sediment flux estimated along the mainstream of the Amazon and the Madeira Rivers (from in situ and MODIS Satellite Data)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. M. Martinez</w:t>
+                <w:t xml:space="preserve">Low- water maps of the groundwater table in the central Amazon by satellite altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Filizola</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2012.07.015⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (6), pp.1981-1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013gl059134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01062703v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale hydrologic and hydrodynamic modelling of the Amazon River basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic modelling of the Amazon River: Factors of uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Costa Buarque</w:t>
+                <w:t xml:space="preserve">Eduardo Chavarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Collischonn</w:t>
+                <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wrcr.20067⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873165v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00827367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic modelling of the Amazon River: Factors of uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Crave</w:t>
+                <w:t xml:space="preserve">Discharge and suspended sediment flux estimated along the mainstream of the Amazon and the Madeira Rivers (from in situ and MODIS Satellite Data)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mangiarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Buarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Filizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.10.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.341-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2012.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00827367v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01062703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability in concentration, composition, age, and fluxes of particulate organic carbon exchanged between the floodplain and Amazon River</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+                <w:t xml:space="preserve">Large-scale hydrologic and hydrodynamic modelling of the Amazon River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cauduro Dias De Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Costa Buarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Collischonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lagane</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gbc.20022⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (3), pp.1226-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wrcr.20067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03620500v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal effect on trace metal elements behaviour in a reservoir of northern Thailand</w:t>
+                <w:t xml:space="preserve">Seasonal variability in concentration, composition, age, and fluxes of particulate organic carbon exchanged between the floodplain and Amazon River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seraphine Grellier</w:t>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl Janeau</w:t>
+                <w:t xml:space="preserve">Marcelo Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warinya Thothong</w:t>
+                <w:t xml:space="preserve">Marcelo Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthorn Boonsaner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">Christelle Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gbc.20022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333635v1</w:t>
+                <w:t xml:space="preserve">insu-03620500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilating in situ and radar altimetry data into a large-scale hydrologic-hydrodynamic model for streamflow forecast in the Amazon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Collischonn</w:t>
+                <w:t xml:space="preserve">Seasonal effect on trace metal elements behaviour in a reservoir of northern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraphine Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Janeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warinya Thothong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthorn Boonsaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 185 (7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991282v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sources of hydrological prediction uncertainty in the Amazon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Assimilating in situ and radar altimetry data into a large-scale hydrologic-hydrodynamic model for streamflow forecast in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. D. Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Collischonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. G. G. de Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16, pp.3127-3137. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 17 (7), pp.2929-2946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-2929-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-16-3127-2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03620301v1</w:t>
+                <w:t xml:space="preserve">hal-00991282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibraçao e validaçao de modelo hidrologico com observaçoes in situ alimetria e gravimetria espaciais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the sources of hydrological prediction uncertainty in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. D. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C.V. Getirana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W.J. Mansur</w:t>
+                <w:t xml:space="preserve">W. Collischonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. G. G. de Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16, pp.3127-3137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-16-3127-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370626v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03620301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-based estimates of groundwater storage variations in large drainage basins with extensive floodplains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
+                <w:t xml:space="preserve">Calibraçao e validaçao de modelo hidrologico com observaçoes in situ alimetria e gravimetria espaciais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.V. Getirana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.C. Rotunno Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Mansur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.29-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00582647v1</w:t>
+                <w:t xml:space="preserve">hal-01370626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An independent component analysis filtering approach for estimating continental hydrology in the GRACE gravity data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Satellite-based estimates of groundwater storage variations in large drainage basins with extensive floodplains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Güntner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werth Susanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (1), pp.187-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.08.017⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 115 (6), pp.1588-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533212v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variations of the terrestrial water storage in the Lower Ob' Basin from a multisatellite approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">An independent component analysis filtering approach for estimating continental hydrology in the GRACE gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-14-2443-2010⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (1), pp.187-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569113v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing time series of river water height by means of satellite radar altimetry-a comparative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interannual variations of the terrestrial water storage in the Lower Ob' Basin from a multisatellite approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Güntner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werth Susanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Calmant</w:t>
+                <w:t xml:space="preserve">Guillaume Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626660903529023⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (12), pp.2443-2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-14-2443-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991320v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denoising satellite gravity signals by independent component analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maisongrande</w:t>
+                <w:t xml:space="preserve">Producing time series of river water height by means of satellite radar altimetry-a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. V. Getirana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (1), pp.104-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626660903529023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2009.2037837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00515381v1</w:t>
+                <w:t xml:space="preserve">hal-00991320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inundation Risk in Large Tropical Basins and Potential Survey from Radar Altimetry: Example in the Amazon Basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denoising satellite gravity signals by independent component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maisongrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490410903094809⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3), pp.421-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2009.2037837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991321v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological monitoring of poorly gauged basins based on rainfall-runoff modeling and spatial altimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Inundation Risk in Large Tropical Basins and Potential Survey from Radar Altimetry: Example in the Amazon Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. C. Rotunno</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Filizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cochonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.09.049⟩</w:t>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (3), pp.303-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490410903094809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00991052v1</w:t>
+                <w:t xml:space="preserve">hal-00991321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily water stage estimated from satellite altimetric data for large river basin monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Hydrological monitoring of poorly gauged basins based on rainfall-runoff modeling and spatial altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. V. Getirana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vauchel</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. C. Rotunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 379 (3-4), pp.205-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.09.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325755v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floodplain hydrology in an Amazon floodplain lake (Lago Grande de Curuai)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily water stage estimated from satellite altimetric data for large river basin monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cauhopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Moreira Turcq</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (1), pp.81-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.055⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ird-00270979v1</w:t>
+                <w:t xml:space="preserve">hal-00325755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic decomposition of tropical soils and plant material: Implication for the CO2 and CH4 budget of the Petit Saut Reservoir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Guérin</w:t>
+                <w:t xml:space="preserve">Floodplain hydrology in an Amazon floodplain lake (Lago Grande de Curuai)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Abril</w:t>
+                <w:t xml:space="preserve">Gwénaël Barroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Junet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 349 (1-2), pp.18-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325747v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00270979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of water and sediment exchanges between the Curuaí floodplain and the Amazon River, Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Maurice Bourgoin</w:t>
+                <w:t xml:space="preserve">Anaerobic decomposition of tropical soils and plant material: Implication for the CO2 and CH4 budget of the Petit Saut Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Junet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.2272-2283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00323541v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and modelling approach of the impact of urban wastewater on a tropical river; a case study of the Nhue River, Hanoi, Viet Nam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal dynamics of water and sediment exchanges between the Curuaí floodplain and the Amazon River, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Vachaud</w:t>
+                <w:t xml:space="preserve">Laurence Maurice Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Prieur</w:t>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu Duc Loi</w:t>
+                <w:t xml:space="preserve">Gerard Cochonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 334, pp.347-358. </w:t>
+              <w:t xml:space="preserve">, 2007, 335 (1-2), pp.140-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2006.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323537v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dissolved rare earth element dynamics of the Amazon River main stem, its tributaries, and the Curuaí floodplain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation and modelling approach of the impact of urban wastewater on a tropical river; a case study of the Nhue River, Hanoi, Viet Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+                <w:t xml:space="preserve">Trinh Anh Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldo Boaventura</w:t>
+                <w:t xml:space="preserve">Georges Vachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Viers</w:t>
+                <w:t xml:space="preserve">Nicolas Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Godderis</w:t>
+                <w:t xml:space="preserve">Vu Duc Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.12005. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 334, pp.347-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006GC001244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2006.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318825v1</w:t>
+                <w:t xml:space="preserve">hal-00323537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological parameter estimation for ungauged basin based on satellite altimeter data and discharge modeling : a simulation for the Caqueta River (Amazonian Basin, Colombia)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal dissolved rare earth element dynamics of the Amazon River main stem, its tributaries, and the Curuaí floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Barroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Boaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.12005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GC001244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330792v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rating curves and estimation of average water depth at the upper Negro River based on satellite altimeter data and modeled discharges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Hydrological parameter estimation for ungauged basin based on satellite altimeter data and discharge modeling : a simulation for the Caqueta River (Amazonian Basin, Colombia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cauhopé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (5), pp.3023-3059</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323534v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling transfer of elements from the continent to the ocean at the large watershed scale in a tropical environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Godderis</w:t>
+                <w:t xml:space="preserve">Rating curves and estimation of average water depth at the upper Negro River based on satellite altimeter data and modeled discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gabriel Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cauhopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 328 (3-4), pp.481-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2005.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.990⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00318810v1</w:t>
+                <w:t xml:space="preserve">hal-00323534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling transfer of elements from the continent to the ocean at the large watershed scale in a tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparaison des poids, volumes et densités cérébrales entre les patients traumatisés crâniens et les sujets sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Fetita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22, pp.107s-109s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9025,1672 +9159,1672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLOOD EXTENT AND VOLUME CHANGES ANALYSIS IN CURUAI FLOODPLAIN USING REMOTE SENSING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Pires Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marie-Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sergipe, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INUNDATION PROJECTED UNDER CLIMATE CHANGE WITHIN THE CURUAI FLOODPLAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Torres Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fassoni-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cauduro Dias Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayan Santos Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sergipe, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazonian floodplains modeling sensitivity to grid size and diffuse runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Torres-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fassoni-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cauduro Dias Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IAHR World Congress "Rivers - connecting mountains an coasts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the complexity of socio-ecosystems to design games as &amp;quot;viable metaphors&amp;quot;: lessons from a case study in the lower Amazon floodplain fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neriane da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jôine Cariele Evangelista Do Vale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAGA 2023, Simulation and gaming for social and environmental transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France. pp.399-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Enguehard</w:t>
+                <w:t xml:space="preserve">BRAV-ABM: Agent-based integrated approach to study fishery practices environmental impact from the buttom-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. da Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jôine Cariele Evangelista Do Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Sales Soares de Azevedo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Blarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381915v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRAV-ABM: Agent-based integrated approach to study fishery practices environmental impact from the buttom-up</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Sales Soares de Azevedo Melo</w:t>
+                <w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
+              <w:t xml:space="preserve">XXIV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495796v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Surface Water Product Reliability for Amazon Floodplain Hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréa Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous Titania-Coated Love Wave Sensors and FEM Model Applied to Viscosity Micro-Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Ouelhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre les populations locales actrices de la surveillance de leur environnement. Cas de capteurs de suivi de la qualité de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphère: Quelles priorités pour la recherche?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring water level in large trans-boundary ungauged basins with altimetry : the example of ENVISAT over the Amazon basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Filizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Remote Sensing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nouméa, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.813258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Selection of ENVISAT Data for Improved Water Stage Times Series on the Rio Negro and Adjacent Wetlands (Amazon Basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Corrêa Rotunno Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Space for Hydrology Workshop: "Surface Water Storage and Runoff: Modeling, In-Situ data and Remote Sensing"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA, Nov 2007, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle du carbone et émissions de gaz à effet de serre (CO2 et CH4 dans la retenue de barrage de Petit-Saut et l'estuaire de Sinnamary (Guyane Française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Serça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque de restitution scientifique. Centre International de Conférences Météo-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10700,834 +10834,834 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing in the Amazon: play first, negotiate later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neriane Nascimento Da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dangles, Marie-Lise Sabrié, Claire Fréour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science: Understand, co-construct, transform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, UNDERSTAND, CO-CONSTRUCT, TRANSFORM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percepções, estratégias e sustentabilidade antes as alterações climáticas e ambientais nas várzeas amazônicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Mendes de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasuti Stéphanie (ed.), Bursztyn Marcel (ed.), Saito Carlos (ed.), Bonnet Marie-Paule (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinâmicas socioambientais no brasil: Atores, processos e políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora IABS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 467-489, 2023, 978-65-87999-33-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un observatoire socio-environnemental en Amazonie, l'INCT Odisseia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.116-123, 2022, Focus, 978-2-7099-2962-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelagem de acompanhamento: perspectivas metodológicas para integrar conhecimentos científicos e saberes locais na Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neriane Nascimento da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jôine Cariele Evangelista Do Vale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasuti Stéphanie (ed.), Bursztyn Marcel (ed.), Saito Carlos (ed.), Bonnet Marie-Paule (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinâmicas socioambientais no brasil: Atores, processos e políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora IABS, pp. 203-223, 2022, 978-65-87999-33-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18472/9786587999333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Um observatório socioambiental na Amazônia, o INCT Odisseia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajetórias de pesquisa na Amazônia brasileira : o IRD e seus parceiros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.116-123, 2022, Focus, 978-2-7099-2968-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change in a floodplain of the Brazilian Amazon : scientific observation and local knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Welch-Devine, M. (ed.); Sourdril, A. (ed.); Burke, B.J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing climate, changing worlds : local knowledge and the challenges of social and ecological change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, p. 123-144, 2020, Ethnobiology, 978-3-03-037311-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37312-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives in monitoring water resources in large tropical transboundary basins based on remote sensing and radar altimetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Silva J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leon J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blöschl, G. Van de Giesen, N. Muralidharan, D. Ren, L. Seyler, F. Sharma, U. Vrba, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving Integrated Surface and Groundwater Resources Management in a Vulnerable and Changing Word</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS Publication, pp. 282-288, 2009, 978-1-907161-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11537,147 +11671,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle du carbone et émissions de gaz à effet de serre (CO2 et CH4 dans la retenue de barrage de Petit-Saut et l'estuaire de Sinnamary (Guyane Française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Serça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11687,165 +11821,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cretaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11913,51 +12047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04E8FCC9"/>
+    <w:nsid w:val="40B458C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12144,51 +12278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-paule-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3950-4041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057637164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6888-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Badiane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniesse Sannara Kasanoski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mendes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Rui M. S&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2026.110120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Feng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Tan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Henrique Fernandes Amaral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57495-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pacheco Mollinedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133462" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derlayne Dias Roque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.207" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Val&#233;ria Lima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/ncn.v26i1.13739" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v14n1.2023.45495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101397" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan S. Fleischmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Hamilton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb9a7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Calla&#250; Medrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14091349" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33716" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Roig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126773" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawar Hussain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina&#8208;carpio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laugner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626156v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller Tonh&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C.A. Cunha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Machado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140610" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponzio-Klijanienko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent-Rohfritsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101821" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Xavier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107710" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02302280v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Lacativa Bagatini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Motta Marques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220695" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bengtsson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Berndtsson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Mart&#237;-Cardona" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-657-2019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11010154" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomasella" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.12.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arantes Miranda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3859-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-595-2019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fabris Sgarbi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091373" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040369" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136127v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Zol&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030218" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375788v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Babar Hussain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-016-2027-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01828284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11138" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136661v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Denezine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.09.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBRFB3R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Paiva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medeiros Moreira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016618" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Hernan Yuque Lima" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.07.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215822" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl059134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062703v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Buarque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Filizola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.07.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873165v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Costa Buarque" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20067" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavarri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mejia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.10.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWG1LJC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620500v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D93MJBRR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Janeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinya Thothong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. D. Paiva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collischonn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Goncalves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2929-2013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620301v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Gon&#231;alves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3127-2012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582647v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werth Susanna" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.02.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533212v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569113v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-2443-2010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903529023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515381v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2037837" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991321v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cochonneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410903094809" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991052v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Rotunno" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-803L0TXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauhop&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325747v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323537v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Anh Duc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prieur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duc Loi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2006.10.022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCK2LB02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318825v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Boaventura" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001244" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330792v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Leon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323534v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2005.12.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318810v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roelandt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.990" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQF72MDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272975v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lescot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Muller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Zouaoui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382052v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres Miranda" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias Paiva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382009v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres-Miranda" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03495796v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Soares de Azevedo Melo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370629v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.813258" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372814v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023387v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979206v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083357v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613684v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068763v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Abril" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-paule-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3950-4041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057637164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6888-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Badiane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniesse Sannara Kasanoski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mendes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Rui M. S&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2026.110120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sonke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quintarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Feng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Henrique Fernandes Amaral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57495-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pacheco Mollinedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derlayne Dias Roque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Val&#233;ria Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/ncn.v26i1.13739" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Dos Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v14n1.2023.45495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan S. Fleischmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Hamilton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb9a7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Calla&#250; Medrano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14091349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33716" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Roig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126773" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawar Hussain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina&#8208;carpio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laugner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6704" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626156v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124412" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller Tonh&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C.A. Cunha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Machado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140610" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponzio-Klijanienko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent-Rohfritsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101821" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Motta Marques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11010154" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02302280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Lacativa Bagatini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira Vidal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220695" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Xavier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107710" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bengtsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Berndtsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Mart&#237;-Cardona" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-657-2019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomasella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.12.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arantes Miranda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3859-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-595-2019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fabris Sgarbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091373" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040369" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Zol&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030218" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Babar Hussain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-016-2027-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01828284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11138" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Denezine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.09.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBRFB3R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Paiva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medeiros Moreira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016618" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375791v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Hernan Yuque Lima" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.07.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136672v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215822" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl059134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavarri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mejia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.10.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWG1LJC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062703v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Buarque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Filizola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.07.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873165v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Costa Buarque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20067" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D93MJBRR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Janeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinya Thothong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. D. Paiva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collischonn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Goncalves" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2929-2013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620301v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Gon&#231;alves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3127-2012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werth Susanna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.02.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569113v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-2443-2010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903529023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2037837" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991321v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Silva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cochonneau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410903094809" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Rotunno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.049" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-803L0TXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325755v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauhop&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325747v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323537v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Anh Duc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prieur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duc Loi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2006.10.022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCK2LB02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Boaventura" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001244" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330792v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Leon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323534v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2005.12.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318810v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roelandt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.990" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQF72MDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lescot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Muller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Zouaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382052v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres Miranda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias Paiva" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382009v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres-Miranda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03495796v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Soares de Azevedo Melo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370629v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.813258" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372814v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023387v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979206v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613684v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068763v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Abril" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>