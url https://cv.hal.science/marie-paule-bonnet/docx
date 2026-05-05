--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -9792,307 +9792,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRAV-ABM: Agent-based integrated approach to study fishery practices environmental impact from the buttom-up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+                <w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. N. da Hora</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
+              <w:t xml:space="preserve">XXIV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495796v1</w:t>
+                <w:t xml:space="preserve">hal-04381915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Enguehard</w:t>
+                <w:t xml:space="preserve">BRAV-ABM: Agent-based integrated approach to study fishery practices environmental impact from the buttom-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. da Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jôine Cariele Evangelista Do Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Sales Soares de Azevedo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Blarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381915v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Surface Water Product Reliability for Amazon Floodplain Hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréa Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12047,51 +12047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40B458C9"/>
+    <w:nsid w:val="1642456F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12278,51 +12278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-paule-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3950-4041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057637164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6888-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Badiane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniesse Sannara Kasanoski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mendes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Rui M. S&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2026.110120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sonke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quintarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Feng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Henrique Fernandes Amaral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57495-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pacheco Mollinedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derlayne Dias Roque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Val&#233;ria Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/ncn.v26i1.13739" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Dos Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v14n1.2023.45495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan S. Fleischmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Hamilton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb9a7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Calla&#250; Medrano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14091349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33716" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Roig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126773" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawar Hussain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina&#8208;carpio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laugner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6704" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626156v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124412" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller Tonh&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C.A. Cunha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Machado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140610" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponzio-Klijanienko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent-Rohfritsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101821" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Motta Marques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11010154" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02302280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Lacativa Bagatini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira Vidal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220695" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Xavier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107710" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bengtsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Berndtsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Mart&#237;-Cardona" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-657-2019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomasella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.12.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arantes Miranda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3859-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-595-2019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fabris Sgarbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091373" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040369" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Zol&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030218" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Babar Hussain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-016-2027-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01828284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11138" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Denezine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.09.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBRFB3R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Paiva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medeiros Moreira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016618" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375791v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Hernan Yuque Lima" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.07.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136672v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215822" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl059134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavarri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mejia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.10.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWG1LJC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062703v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Buarque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Filizola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.07.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873165v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Costa Buarque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20067" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D93MJBRR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Janeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinya Thothong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. D. Paiva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collischonn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Goncalves" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2929-2013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620301v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Gon&#231;alves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3127-2012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werth Susanna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.02.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569113v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-2443-2010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903529023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2037837" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991321v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Silva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cochonneau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410903094809" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Rotunno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.049" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-803L0TXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325755v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauhop&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325747v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323537v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Anh Duc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prieur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duc Loi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2006.10.022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCK2LB02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Boaventura" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001244" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330792v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Leon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323534v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2005.12.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318810v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roelandt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.990" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQF72MDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lescot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Muller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Zouaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382052v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres Miranda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias Paiva" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382009v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres-Miranda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03495796v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Soares de Azevedo Melo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370629v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.813258" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372814v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023387v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979206v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613684v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068763v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Abril" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-paule-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3950-4041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057637164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6888-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Badiane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniesse Sannara Kasanoski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mendes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Rui M. S&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2026.110120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sonke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quintarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Feng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Henrique Fernandes Amaral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57495-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pacheco Mollinedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derlayne Dias Roque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Val&#233;ria Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/ncn.v26i1.13739" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Dos Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v14n1.2023.45495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan S. Fleischmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Hamilton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb9a7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Calla&#250; Medrano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14091349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33716" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Roig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126773" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawar Hussain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina&#8208;carpio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laugner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6704" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626156v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124412" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller Tonh&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C.A. Cunha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Machado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140610" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponzio-Klijanienko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent-Rohfritsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101821" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Motta Marques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11010154" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02302280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Lacativa Bagatini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira Vidal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220695" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Xavier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107710" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bengtsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Berndtsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Mart&#237;-Cardona" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-657-2019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomasella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.12.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arantes Miranda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3859-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-595-2019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fabris Sgarbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091373" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040369" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Zol&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030218" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Babar Hussain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-016-2027-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01828284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11138" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Denezine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.09.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBRFB3R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Paiva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medeiros Moreira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016618" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375791v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Hernan Yuque Lima" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.07.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136672v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215822" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl059134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavarri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mejia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.10.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWG1LJC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062703v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Buarque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Filizola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.07.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873165v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Costa Buarque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20067" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D93MJBRR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Janeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinya Thothong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. D. Paiva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collischonn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Goncalves" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2929-2013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620301v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Gon&#231;alves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3127-2012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werth Susanna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.02.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569113v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-2443-2010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903529023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2037837" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991321v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Silva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cochonneau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410903094809" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Rotunno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.049" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-803L0TXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325755v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauhop&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325747v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323537v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Anh Duc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prieur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duc Loi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2006.10.022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCK2LB02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Boaventura" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001244" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330792v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Leon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323534v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2005.12.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318810v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roelandt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.990" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQF72MDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lescot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Muller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Zouaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382052v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres Miranda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias Paiva" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382009v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres-Miranda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03495796v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Soares de Azevedo Melo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370629v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.813258" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372814v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023387v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979206v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613684v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068763v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Abril" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>