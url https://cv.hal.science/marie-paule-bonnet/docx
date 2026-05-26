--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,11992 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11941 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Paule Bonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-paule-bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3950-4041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057637164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Wrn1uvUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6888-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscapes of uncertainty: Mangrove rice farmers' perceptions of rainfall variability and climate change adaptation in three coastal regions of Guinea-Bissau, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniesse Sannara Kasanoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Rui M. Sá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 324, pp.110120. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2026.110120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury isotope constraints on artisanal and small-scale gold mining source contributions and redox cycling in the Yanomami Indigenous Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quintarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.139892. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and impacts of sediment deposition in Amazonian floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeli Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghui Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Henrique Fernandes Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3148. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57495-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of lumped and semi-distributed hydrological models to 20 gridded precipitation products in a transboundary basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pacheco Mollinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Molina-Carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pillco Zolá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 660, pp.133462. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of Sentinel-1 and Sentinel-2 Data for Soil Salinity Monitoring to Support Sustainable Agriculture Practices in the Central Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sirpa-Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pillco Zolá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Resongles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perez-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (14), pp.6200. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16146200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface water quality in Amazonian Floodplain Lakes, data set of the Lago Grande de Curuai Floodplain Lake, &amp;lt;scp&amp;gt;Pará‐Brazil&amp;lt;/scp&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derlayne Dias Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Kraus Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gdj3.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprodução de conhecimento com organizações da agricultura familiar: um observatório de ciência cidadã na Amazônia brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Coudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abreu Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Valéria Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Cadernos NAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18542/ncn.v26i1.13739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backlash of policy dismantling in the production of invisibility: when pesticides cease to be a public problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Coudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abreu Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Wagner Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustentabilidade em debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.99-135. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/SustDeb.v14n1.2023.45495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of automatically generated radar altimetry water levels from unsupervised classification to study hydrological connectivity within Amazon floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.101397. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased floodplain inundation in the Amazon since 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan S. Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen K. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), 034024 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/acb9a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling Daily Satellite-Based Precipitation Estimates Using MODIS Cloud Optical and Microphysical Properties in Machine-Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Callaú Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Molina-Carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Pillco Zolá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.1349. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos14091349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Improvement of Soil Salinity Mapping in a Data-Scarce Context Using Sentinel-2 Images in Machine-Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W Sirpa-Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Resongles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pillco-Zolá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molina-Carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (23), pp.9328. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23239328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much inundation occurs in the Amazon River basin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Melack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, pp.113099. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible les impacts des pesticides du soja : contributions et limites d’un observatoire de science citoyenne à Santarém, Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Coudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Wagner Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 21 numéro 3, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.33716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are gridded precipitation datasets a good option for streamflow simulation across the Juruá river basin, Amazon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 602, pp.126773. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of SM2RAIN precipitation datasets in comparison to gauge observations and hydrological modelling over arid regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Molina‐carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Pillco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Laugner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (S1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.6704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flooding Dynamics Within an Amazonian Floodplain: Water Circulation Patterns and Inundation Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joecila S. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 23 gridded precipitation datasets across West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 581, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of metallurgical zinc contamination in coastal environments: A survey of Zn from electroplating wastes and partitioning in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myller Tonhá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno C.A. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 743, pp.140610. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the 4 diagnosis criteria proposed by the SMFM and the AFE foundation for amniotic fluid embolism in a monocentric population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponzio-Klijanienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincent-Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.101821. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From TRMM to GPM: How Reliable Are Satellite-Based Precipitation Data across Nigeria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pius Nnamdi Nwachukwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira El Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (23), pp.3964. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12233964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Flooding Dynamics and Nutrients’ Controls upon Phytoplankton Functional Dynamics in Amazonian Floodplain Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina de Souza Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Morais Pereira Souza Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Motta Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.154. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11010154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic state index validation based on the phytoplankton functional group approach in Amazon floodplain lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Nunes Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tereza M. P. S. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina de Souza Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inland Waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.309-319. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20442041.2019.1570785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity and hydrological fluctuations drive bacterioplankton community composition in an Amazon floodplain system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Câmara dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Lacativa Bagatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana de Oliveira Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Motta Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (8), pp.e0220695. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the impacts of droughts and agricultural intensification on the Altiplano water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Pillco Zolá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 279, pp.107710. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Lake Titicaca's daily and monthly evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Pillco Zolá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Berndtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Martí-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.657-668. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-657-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous titania-coated biosensor and FEM model design for highly sensitive detection of low molecular weight targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ouelhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Rube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JERM.2018.2880883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal variability of groundwater storage in the Amazon River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tomasella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual hydrological variations and ecological phytoplankton patterns in Amazonian floodplain lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Nunes Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arantes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina de Souza Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 830 (1), pp.135-149. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-018-3859-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of satellite-based precipitation products in space and over time compared with gauge observations and snow- hydrological modelling in the Lake Titicaca region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Pillco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.595-619. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-595-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-based functional groups as the best tool to characterize shallow lake-dwelling phytoplankton on an Amazonian floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tereza Morais Pereira Souza Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina de Souza Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Fabris Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Nunes Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.579-588. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of the Successive GPM Based Satellite Precipitation Estimates IMERG–V03, –V04, –V05 and GSMaP–V06, –V07 Over Diverse Geomorphic and Meteorological Regions of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Martinez-Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.1373. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-based functional groups as the best tool to characterize shallow lake-dwelling phytoplankton on an Amazonian floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tereza Morais Pereira Souza Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina de Souza Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Fabris Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Nunes Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.579 - 588. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01870177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessments of the Latest GPM Mission’s Spatially Enhanced Satellite Rainfall Products over the Main Bolivian Watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Pillco Zolá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Timouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9040369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01870187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Climate Variability and Human Activity on Poopó Lake Droughts between 1990 and 2015 Assessed Using Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Zolá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Timouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.218. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of CMORPH, TMPA, and PERSIANN rainfall datasets over plain, mountainous, and glacial regions of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Babar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Martinez-Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131 (3-4), pp.1119-1132. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-016-2027-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian floodplain water balance based on modelling and analyses of hydrologic and electrical conductivity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldo Resende Boaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (9), pp.1702 - 1718. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.11138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01828284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute and relative height-pixel accuracy of SRTM-GL1 over the South American Andean Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Denezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Pillco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Timouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.157-166. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stage-discharge rating curves based on satellite altimetry and modeled discharge in the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joecila Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medeiros Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5), pp.3787-3814. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014WR016618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of satellite rainfall products over the Andean plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Satgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Hernan Yuque Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 167, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of Interferometric and Vegetation Biases in the SRTMGL1 Spaceborne DEM with Hydrological Conditioning towards Improved Hydrodynamics Modeling in the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joecila Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (12), pp.16108-16130. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs71215822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low- water maps of the groundwater table in the central Amazon by satellite altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (6), pp.1981-1987. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013gl059134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling of the Amazon River: Factors of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chavarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joecila Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.94-103. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00827367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge and suspended sediment flux estimated along the mainstream of the Amazon and the Madeira Rivers (from in situ and MODIS Satellite Data)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Buarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Filizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.341-355. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2012.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01062703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale hydrologic and hydrodynamic modelling of the Amazon River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias De Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Costa Buarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Collischonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.1226-1243. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wrcr.20067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability in concentration, composition, age, and fluxes of particulate organic carbon exchanged between the floodplain and Amazon River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moreira-Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp.119-130. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gbc.20022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03620500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal effect on trace metal elements behaviour in a reservoir of northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warinya Thothong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthorn Boonsaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 185 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating in situ and radar altimetry data into a large-scale hydrologic-hydrodynamic model for streamflow forecast in the Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. D. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Collischonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. G. de Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (7), pp.2929-2946. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-2929-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sources of hydrological prediction uncertainty in the Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. D. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Collischonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. G. de Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.3127-3137. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-16-3127-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03620301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibraçao e validaçao de modelo hidrologico com observaçoes in situ alimetria e gravimetria espaciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.V. Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Rotunno Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimates of groundwater storage variations in large drainage basins with extensive floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werth Susanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joecila Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (6), pp.1588-1594. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An independent component analysis filtering approach for estimating continental hydrology in the GRACE gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (1), pp.187-204. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variations of the terrestrial water storage in the Lower Ob' Basin from a multisatellite approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werth Susanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (12), pp.2443-2453. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-2443-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing time series of river water height by means of satellite radar altimetry-a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. V. Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.104-120. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626660903529023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising satellite gravity signals by independent component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ramillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maisongrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.421-425. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2037837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inundation Risk in Large Tropical Basins and Potential Survey from Radar Altimetry: Example in the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Filizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cochonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (3), pp.303-319. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490410903094809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological monitoring of poorly gauged basins based on rainfall-runoff modeling and spatial altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. V. Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. C. Rotunno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 379 (3-4), pp.205-219. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily water stage estimated from satellite altimetric data for large river basin monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cauhopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vauchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (1), pp.81-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic decomposition of tropical soils and plant material: Implication for the CO2 and CH4 budget of the Petit Saut Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Junet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.2272-2283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain hydrology in an Amazon floodplain lake (Lago Grande de Curuai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Barroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moreira Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 349 (1-2), pp.18-30. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00270979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of water and sediment exchanges between the Curuaí floodplain and the Amazon River, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Cochonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335 (1-2), pp.140-156. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and modelling approach of the impact of urban wastewater on a tropical river; a case study of the Nhue River, Hanoi, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Anh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Duc Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 334, pp.347-358. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2006.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dissolved rare earth element dynamics of the Amazon River main stem, its tributaries, and the Curuaí floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Barroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Boaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Viers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.12005. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological parameter estimation for ungauged basin based on satellite altimeter data and discharge modeling : a simulation for the Caqueta River (Amazonian Basin, Colombia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cauhopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (5), pp.3023-3059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rating curves and estimation of average water depth at the upper Negro River based on satellite altimeter data and modeled discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gabriel Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cauhopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328 (3-4), pp.481-496. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2005.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling transfer of elements from the continent to the ocean at the large watershed scale in a tropical environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Godderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.537. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des poids, volumes et densités cérébrales entre les patients traumatisés crâniens et les sujets sains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Fetita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.107s-109s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOOD EXTENT AND VOLUME CHANGES ANALYSIS IN CURUAI FLOODPLAIN USING REMOTE SENSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Pires Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marie-Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sergipe, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INUNDATION PROJECTED UNDER CLIMATE CHANGE WITHIN THE CURUAI FLOODPLAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Torres Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sergipe, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian floodplains modeling sensitivity to grid size and diffuse runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Torres-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAHR World Congress "Rivers - connecting mountains an coasts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the complexity of socio-ecosystems to design games as &amp;quot;viable metaphors&amp;quot;: lessons from a case study in the lower Amazon floodplain fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neriane da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jôine Cariele Evangelista Do Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAGA 2023, Simulation and gaming for social and environmental transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France. pp.399-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAV-ABM: Agent-based integrated approach to study fishery practices environmental impact from the buttom-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. N. da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jôine Cariele Evangelista Do Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sales Soares de Azevedo Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Surface Water Product Reliability for Amazon Floodplain Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréa Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous Titania-Coated Love Wave Sensors and FEM Model Applied to Viscosity Micro-Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ouelhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre les populations locales actrices de la surveillance de leur environnement. Cas de capteurs de suivi de la qualité de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Tamarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphère: Quelles priorités pour la recherche?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring water level in large trans-boundary ungauged basins with altimetry : the example of ENVISAT over the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Filizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Remote Sensing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, France. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.813258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Selection of ENVISAT Data for Improved Water Stage Times Series on the Rio Negro and Adjacent Wetlands (Amazon Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joecila Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Corrêa Rotunno Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Space for Hydrology Workshop: "Surface Water Storage and Runoff: Modeling, In-Situ data and Remote Sensing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Nov 2007, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle du carbone et émissions de gaz à effet de serre (CO2 et CH4 dans la retenue de barrage de Petit-Saut et l'estuaire de Sinnamary (Guyane Française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Serça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de restitution scientifique. Centre International de Conférences Météo-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing in the Amazon: play first, negotiate later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neriane Nascimento Da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dangles, Marie-Lise Sabrié, Claire Fréour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science: Understand, co-construct, transform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, UNDERSTAND, CO-CONSTRUCT, TRANSFORM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percepções, estratégias e sustentabilidade antes as alterações climáticas e ambientais nas várzeas amazônicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Mendes de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Coudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nasuti Stéphanie (ed.), Bursztyn Marcel (ed.), Saito Carlos (ed.), Bonnet Marie-Paule (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinâmicas socioambientais no brasil: Atores, processos e políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora IABS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 467-489, 2023, 978-65-87999-33-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire socio-environnemental en Amazonie, l'INCT Odisseia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.116-123, 2022, Focus, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelagem de acompanhamento: perspectivas metodológicas para integrar conhecimentos científicos e saberes locais na Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neriane Nascimento da Hora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jôine Cariele Evangelista Do Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nasuti Stéphanie (ed.), Bursztyn Marcel (ed.), Saito Carlos (ed.), Bonnet Marie-Paule (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinâmicas socioambientais no brasil: Atores, processos e políticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora IABS, pp. 203-223, 2022, 978-65-87999-33-3. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18472/9786587999333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um observatório socioambiental na Amazônia, o INCT Odisseia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajetórias de pesquisa na Amazônia brasileira : o IRD e seus parceiros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.116-123, 2022, Focus, 978-2-7099-2968-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change in a floodplain of the Brazilian Amazon : scientific observation and local knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Welch-Devine, M. (ed.); Sourdril, A. (ed.); Burke, B.J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing climate, changing worlds : local knowledge and the challenges of social and ecological change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 123-144, 2020, Ethnobiology, 978-3-03-037311-5. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37312-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in monitoring water resources in large tropical transboundary basins based on remote sensing and radar altimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Silva J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leon J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blöschl, G. Van de Giesen, N. Muralidharan, D. Ren, L. Seyler, F. Sharma, U. Vrba, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Integrated Surface and Groundwater Resources Management in a Vulnerable and Changing Word</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS Publication, pp. 282-288, 2009, 978-1-907161-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle du carbone et émissions de gaz à effet de serre (CO2 et CH4 dans la retenue de barrage de Petit-Saut et l'estuaire de Sinnamary (Guyane Française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Serça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12047,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1642456F"/>
+    <w:nsid w:val="516B8A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12278,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-paule-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3950-4041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057637164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6888-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Badiane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniesse Sannara Kasanoski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mendes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Rui M. S&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2026.110120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sonke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quintarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Feng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Henrique Fernandes Amaral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57495-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pacheco Mollinedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derlayne Dias Roque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Val&#233;ria Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/ncn.v26i1.13739" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Dos Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v14n1.2023.45495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan S. Fleischmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Hamilton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb9a7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Calla&#250; Medrano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14091349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33716" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Roig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126773" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawar Hussain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina&#8208;carpio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laugner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6704" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626156v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124412" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller Tonh&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C.A. Cunha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Machado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140610" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponzio-Klijanienko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent-Rohfritsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101821" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Motta Marques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11010154" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02302280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Lacativa Bagatini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira Vidal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220695" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Xavier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107710" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bengtsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Berndtsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Mart&#237;-Cardona" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-657-2019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomasella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.12.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arantes Miranda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3859-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-595-2019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fabris Sgarbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091373" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040369" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Zol&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030218" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Babar Hussain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-016-2027-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01828284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11138" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Denezine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.09.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBRFB3R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Paiva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medeiros Moreira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016618" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375791v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Hernan Yuque Lima" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.07.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136672v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215822" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl059134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavarri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mejia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.10.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWG1LJC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062703v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Buarque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Filizola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.07.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873165v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Costa Buarque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20067" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D93MJBRR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Janeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinya Thothong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. D. Paiva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collischonn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Goncalves" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2929-2013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620301v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Gon&#231;alves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3127-2012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werth Susanna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.02.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569113v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-2443-2010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903529023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2037837" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991321v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Silva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cochonneau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410903094809" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Rotunno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.049" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-803L0TXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325755v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauhop&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325747v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323537v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Anh Duc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prieur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duc Loi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2006.10.022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCK2LB02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Boaventura" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001244" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330792v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Leon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323534v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2005.12.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318810v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roelandt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.990" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQF72MDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lescot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Muller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Zouaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382052v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres Miranda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias Paiva" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382009v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres-Miranda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03495796v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Soares de Azevedo Melo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370629v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.813258" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372814v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023387v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979206v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613684v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068763v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Abril" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-paule-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3950-4041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057637164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Wrn1uvUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6888-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Badiane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniesse Sannara Kasanoski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Mendes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Rui M. S&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2026.110120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sonke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quintarelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139892" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Feng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Tan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Xu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Henrique Fernandes Amaral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57495-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pacheco Mollinedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina-Carpio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derlayne Dias Roque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.207" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Piva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Val&#233;ria Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/ncn.v26i1.13739" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abreu Dos Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Wagner Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v14n1.2023.45495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101397" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan S. Fleischmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Hamilton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb9a7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Calla&#250; Medrano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14091349" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849730v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33716" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Roig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126773" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawar Hussain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina&#8208;carpio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laugner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6704" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626156v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124412" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03142971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller Tonh&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C.A. Cunha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Machado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140610" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponzio-Klijanienko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent-Rohfritsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101821" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Kraus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Motta Marques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11010154" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02302280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Lacativa Bagatini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220695" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Xavier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107710" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bengtsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Berndtsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Mart&#237;-Cardona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-657-2019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomasella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.12.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arantes Miranda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3859-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Molina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-595-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Morais Pereira Souza Lobo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fabris Sgarbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.038" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136117v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091373" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870177v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01870187v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040369" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136127v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Zol&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030218" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375788v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Babar Hussain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-016-2027-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01828284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11138" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Denezine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.09.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBRFB3R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Paiva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medeiros Moreira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR016618" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375791v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Hernan Yuque Lima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.07.012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215822" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl059134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chavarri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mejia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.10.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWG1LJC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01062703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Buarque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Filizola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.07.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873165v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Costa Buarque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20067" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D93MJBRR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Janeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warinya Thothong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991282v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. D. Paiva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collischonn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Goncalves" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2929-2013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620301v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. G. de Gon&#231;alves" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3127-2012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werth Susanna" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.02.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533212v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.08.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569113v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-2443-2010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903529023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2037837" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Silva" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cochonneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410903094809" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Rotunno" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.049" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-803L0TXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325755v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauhop&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Junet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323537v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Anh Duc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prieur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Duc Loi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2006.10.022" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCK2LB02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318825v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Boaventura" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001244" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330792v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Leon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323534v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2005.12.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318810v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roelandt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.990" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQF72MDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lescot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Muller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Zouaoui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Fetita" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382052v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres Miranda" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias Paiva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382009v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Torres-Miranda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03495796v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sales Soares de Azevedo Melo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370629v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.813258" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372814v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979206v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083357v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613684v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068763v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Abril" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>