--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -351,464 +351,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04125071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La motivation au pied de la lettre. Construction et expression des aspirations scolaires sur Parcoursup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que masquent les « nouveaux publics étudiants » : les enjeux de la troisième massification de l’enseignement supérieur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Valarcher</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.15675⟩</w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1094548ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771860v1</w:t>
+                <w:t xml:space="preserve">hal-03921504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que masquent les « nouveaux publics étudiants » : les enjeux de la troisième massification de l’enseignement supérieur français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+                <w:t xml:space="preserve">La motivation au pied de la lettre. Construction et expression des aspirations scolaires sur Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+                <w:t xml:space="preserve">Marion Valarcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89, pp.57. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51/1, pp.4175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1094548ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.15675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921504v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une année seuls ensemble. Enquête sur les effets de la crise sanitaire sur l'année universitaire 2020-2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feres Belghith</w:t>
+                <w:t xml:space="preserve">Parcoursup : les prémices d’un accroissement de la stratification sociale et scolaire des formations du supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Théo Patros</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OVE infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.089.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04125065v1</w:t>
+                <w:t xml:space="preserve">halshs-04124481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcoursup : les prémices d’un accroissement de la stratification sociale et scolaire des formations du supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+                <w:t xml:space="preserve">Une année seuls ensemble. Enquête sur les effets de la crise sanitaire sur l'année universitaire 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feres Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Patros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OVE infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124481v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04125065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup : infox et premières conséquences de la réforme</w:t>
               </w:r>
@@ -898,51 +898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parcoursup des filles. Classe et genre à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : “A. Lambert, « Tous propriétaires ! » L’envers du décor pavillonnaire, Ed. du Seuil, 2015”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1249,64 +1249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de Parcoursup sur les orientations universitaires des femmes de milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1549,51 +1549,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être étudiant avant et pendant la pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feres Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes quantitatives (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1712,51 +1712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1956,51 +1956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0044" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valarcher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.15675" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.399.0144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02409168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/luniversite-pour-quoi-faire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2014.01.0347" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0044" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valarcher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.15675" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.399.0144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02409168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/luniversite-pour-quoi-faire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2014.01.0347" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>