--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -204,611 +204,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réorientations dans l’enseignement supérieur : des parcours désordonnés bien ordonnés ?</w:t>
+                <w:t xml:space="preserve">Naturels&amp;quot; ou &amp;quot;naturalisés&amp;quot; ? Le travail d’identification des rapatriés d’Algérie par l’État et ses effets sur la recherche en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.49-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124603v1</w:t>
+                <w:t xml:space="preserve">halshs-04125071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturels&amp;quot; ou &amp;quot;naturalisés&amp;quot; ? Le travail d’identification des rapatriés d’Algérie par l’État et ses effets sur la recherche en sciences sociales</w:t>
+                <w:t xml:space="preserve">Les réorientations dans l’enseignement supérieur : des parcours désordonnés bien ordonnés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/diversite.4011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04125071v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que masquent les « nouveaux publics étudiants » : les enjeux de la troisième massification de l’enseignement supérieur français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La motivation au pied de la lettre. Construction et expression des aspirations scolaires sur Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+                <w:t xml:space="preserve">Marion Valarcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1094548ar⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51/1, pp.4175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.15675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921504v1</w:t>
+                <w:t xml:space="preserve">hal-03771860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La motivation au pied de la lettre. Construction et expression des aspirations scolaires sur Parcoursup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que masquent les « nouveaux publics étudiants » : les enjeux de la troisième massification de l’enseignement supérieur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Valarcher</w:t>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51/1, pp.4175. </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.15675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1094548ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771860v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcoursup : les prémices d’un accroissement de la stratification sociale et scolaire des formations du supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+                <w:t xml:space="preserve">Une année seuls ensemble. Enquête sur les effets de la crise sanitaire sur l'année universitaire 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feres Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Patros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OVE infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124481v1</w:t>
+                <w:t xml:space="preserve">halshs-04125065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une année seuls ensemble. Enquête sur les effets de la crise sanitaire sur l'année universitaire 2020-2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feres Belghith</w:t>
+                <w:t xml:space="preserve">Parcoursup : les prémices d’un accroissement de la stratification sociale et scolaire des formations du supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Théo Patros</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OVE infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.089.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04125065v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup : infox et premières conséquences de la réforme</w:t>
               </w:r>
@@ -898,51 +898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parcoursup des filles. Classe et genre à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : “A. Lambert, « Tous propriétaires ! » L’envers du décor pavillonnaire, Ed. du Seuil, 2015”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1249,64 +1249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de Parcoursup sur les orientations universitaires des femmes de milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1549,51 +1549,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être étudiant avant et pendant la pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feres Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes quantitatives (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1712,51 +1712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1956,51 +1956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0044" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valarcher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.15675" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.399.0144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02409168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/luniversite-pour-quoi-faire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2014.01.0347" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0044" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valarcher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.15675" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.399.0144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02409168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6548" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/luniversite-pour-quoi-faire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.paug.2014.01.0347" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>