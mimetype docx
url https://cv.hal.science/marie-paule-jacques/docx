--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -3264,165 +3264,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing at University: A Corpus for Studying Students' Skills and Needs</w:t>
+                <w:t xml:space="preserve">D'un corpus à l'identification automatique d'erreurs d'apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“College Writing” From the 1966 Dartmouth Seminar to Tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Dartmouth, United States</w:t>
+              <w:t xml:space="preserve">Atelier Enseignement Des Langues et TAL - JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903420v1</w:t>
+                <w:t xml:space="preserve">hal-01903421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un corpus à l'identification automatique d'erreurs d'apprenants</w:t>
+                <w:t xml:space="preserve">Writing at University: A Corpus for Studying Students' Skills and Needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Enseignement Des Langues et TAL - JEP-TALN-RECITAL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.22-29</w:t>
+              <w:t xml:space="preserve">“College Writing” From the 1966 Dartmouth Seminar to Tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Dartmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903421v1</w:t>
+                <w:t xml:space="preserve">hal-01903420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Cross-Disciplinary Scientific Lexicon: Extraction and Linguistic Analysis</w:t>
               </w:r>
@@ -3527,191 +3527,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences rédactionnelles à l'université : un corpus et un projet Pedagotice</w:t>
+                <w:t xml:space="preserve">Termes linguistiques et lexique transdisciplinaire des sciences humaines~: observations en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rinck</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Valence, France</w:t>
+              <w:t xml:space="preserve">ToTH - Terminology &amp; Ontology: Theories and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880891v1</w:t>
+                <w:t xml:space="preserve">hal-01903424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termes linguistiques et lexique transdisciplinaire des sciences humaines~: observations en contexte</w:t>
+                <w:t xml:space="preserve">Compétences rédactionnelles à l'université : un corpus et un projet Pedagotice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ToTH - Terminology &amp; Ontology: Theories and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903424v1</w:t>
+                <w:t xml:space="preserve">hal-01880891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une linguistique fondamentale et appliquée à base de corpus</w:t>
               </w:r>
@@ -4987,51 +4987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5534D7A6"/>
+    <w:nsid w:val="4CB42633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5218,51 +5218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-paule-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4460-5952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076374653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431224146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2806" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2016380207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Hartwell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1855" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.14.1.04aus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumanet Beatrice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03888097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/lexique-transversal-et-formules-discursives-des-sciences-humaines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ozdowska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuran Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01707163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-paule-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4460-5952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076374653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431224146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2806" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2016380207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Hartwell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1855" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.14.1.04aus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumanet Beatrice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03888097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02251648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/lexique-transversal-et-formules-discursives-des-sciences-humaines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ozdowska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuran Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01707163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>