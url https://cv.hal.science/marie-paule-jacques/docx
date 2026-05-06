--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -4987,51 +4987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CB42633"/>
+    <w:nsid w:val="48B93E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>