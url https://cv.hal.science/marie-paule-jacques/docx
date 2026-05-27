--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -4987,51 +4987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48B93E99"/>
+    <w:nsid w:val="E94F97A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>