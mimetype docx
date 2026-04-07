--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2005,286 +2005,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'amendements organiques sur la structure des communautés microbienne des sols : Choix des méthodes, validation et résultats</w:t>
+                <w:t xml:space="preserve">Influence of vegetation on the in situ bacterial community and polycyclic aromatic hydrocarbon (PAH) degraders in aged PAH-contaminated or thermal-desorption-treated soil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leyval</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (19), pp.6322-6330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02862-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192095v1</w:t>
+                <w:t xml:space="preserve">hal-00468180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetation on the in situ bacterial community and polycyclic aromatic hydrocarbon (PAH) degraders in aged PAH-contaminated or thermal-desorption-treated soil.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact d'amendements organiques sur la structure des communautés microbienne des sols : Choix des méthodes, validation et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">C. Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+                <w:t xml:space="preserve">T. Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3/4), pp.299-312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468180v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time PCR quantification of PAH-ring hydroxylating dioxygenase (PAH-RHDα) genes from Gram positive and Gram negative bacteria in soil and sediment samples</w:t>
               </w:r>
@@ -2296,51 +2296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3975,64 +3975,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
@@ -4061,64 +4061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des amendements organiques sur la structure des communautés microbiennes des sols : choix des méthodes, validation et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,90 +4199,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural attenuation on a field site contaminated with PAH and heavy metals: fate of pollutants and their toxicity, plant growth and microbial functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConSoil 2008: 10th International Conference on Soil-Water System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Milan, Italy</w:t>
@@ -4324,90 +4324,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in situ de l’écodynamique de pollutions mixtes (hydrocarbures aromatiques polycycliques, métaux) dans la rhizosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
@@ -5007,64 +5007,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Matières organiques et environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France. , Biogeochemistry, 106 (1), 2009, Biogeochemistry</w:t>
@@ -5125,64 +5125,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des sols par les hydrocarbures, biodégradation microbienne et rôle des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,51 +5531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04887690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonthoux S &#201;bastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boscardin Rachel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantarel Am" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03513861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fikri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.727468" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ul Haque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beguiristain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZBFWD2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04940173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05042788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Tris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04646135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Relic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ljesevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05071195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04994466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4182-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04887690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonthoux S &#201;bastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boscardin Rachel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantarel Am" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03513861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fikri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.727468" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ul Haque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beguiristain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZBFWD2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04940173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05042788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Tris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04646135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Relic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ljesevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05071195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04994466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4182-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>