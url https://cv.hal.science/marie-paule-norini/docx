--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -118,351 +118,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching of pollutant metals (Pb, Zn) from abandoned mine tailings: A multicomponent reactive transport model of a pilot-scale experiment</w:t>
+                <w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mertz</w:t>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Devau</w:t>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Thouin</w:t>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+                <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 960, pp.178248. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04887690v1</w:t>
+                <w:t xml:space="preserve">insu-05373406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Leaching of pollutant metals (Pb, Zn) from abandoned mine tailings: A multicomponent reactive transport model of a pilot-scale experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cantarel Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 64, pp.112265. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 960, pp.178248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05373406v2</w:t>
+                <w:t xml:space="preserve">insu-04887690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of surface and sub-surface geochemistry and microbial communities of Pb-rich mine tailings during phytostabilization: A one-year pilot-scale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -578,51 +582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (10), pp.909. </w:t>
@@ -699,51 +703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -790,90 +794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -924,64 +928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1058,77 +1062,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community response to environmental changes in a technosol historically contaminated by the burning of chemical ammunitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,77 +1196,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental changes on the biogeochemistry of arsenic in a soil polluted by the destruction of chemical weapons: A mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1352,51 +1356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,64 +1476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water table variations and input of natural organic matter on the cycles of C and N, and mobility of As, Zn and Cu from a soil impacted by the burning of chemical warfare agents: A mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,51 +1662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Laroche-Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86, pp.121-130. </w:t>
@@ -1752,51 +1756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the 16S-23S rRNA internal transcribed spacers of Burkholderia xenovorans strain LB400 using real-time PCR in soil samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1912,51 +1916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Farhan Ul Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2050,51 +2054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2171,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,51 +2287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time PCR quantification of PAH-ring hydroxylating dioxygenase (PAH-RHDα) genes from Gram positive and Gram negative bacteria in soil and sediment samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,51 +2461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,90 +2573,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the spiking of soils with PFAS molecules affects the structure of soil microbial communities and their activity related with C and N biogeocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Tris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
@@ -2819,64 +2823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of PFOS, PFOA, PFHxS and PFBS addition in 4 contrasted soils: impact on microbial communities and soil N/C cycles, PFAS dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubravka Relic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,103 +3060,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional profiles of soil microbial populations in a urban context: land use vs geology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas (SUITMA 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUITMA, Sep 2022, Berlin (Germany), Germany</w:t>
@@ -3167,458 +3171,458 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection d'amendements organiques et minéraux pour diminuer la mobilité de contaminants (Pb, As, Ba, Zn) dans des résidus miniers: apport pour la phytostabilisation assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching of trace metals (Pb, Zn) from contaminated tailings: a multicomponent reactive transport model of a pilot-scale experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03547682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a phyto-stabilization strategy based on the optimization of endogenous vegetal species development on a former arsenic-bearing mine waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Pekin, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351046633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of amendments to decrease the mobility and toxicity of inorganic pollutants (Pb, As, Ba, Zn) in a mine tailing for the development of a phytoremediation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,363 +3654,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fida Mrad</w:t>
+                <w:t xml:space="preserve">Jérome Ailhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and interpretation of activity test for microbial transformation of inorganic arsenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de bioindicateurs d'impact du recyclage de produits résiduaires organiques en sols cultivés: lien avec les modifications des caractéristiques physico-chimiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,238 +4029,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des amendements organiques sur la structure des communautés microbiennes des sols : choix des méthodes, validation et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural attenuation on a field site contaminated with PAH and heavy metals: fate of pollutants and their toxicity, plant growth and microbial functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4275,113 +4279,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConSoil 2008: 10th International Conference on Soil-Water System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in situ de l’écodynamique de pollutions mixtes (hydrocarbures aromatiques polycycliques, métaux) dans la rhizosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,51 +4404,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4454,51 +4458,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les réponses à court et à long terme des indicateurs biologiques des sols pour l’analyse des stratégies de réhabilitation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4507,275 +4511,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Romainville, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a mixture of PFAS molecules on the activity and structure of soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la diversité métabolique potentielle d'un technosol minier amendé afin de stabiliser les polluants et de favoriser le développement de couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,238 +4811,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème colloque de l'AFEM - 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in situ de l’atténuation naturelle et de l’impact environnemental de polluants organiques (hydrocarbures aromatiques polycycliques) dans un sol de friche industrielle en présence ou non de végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,51 +5061,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Matières organiques et environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France. , Biogeochemistry, 106 (1), 2009, Biogeochemistry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5111,51 +5115,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des sols par les hydrocarbures, biodégradation microbienne et rôle des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5164,110 +5168,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dépollution verte. Utiliser les végétaux pour réhabiliter les milieux contaminés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.84-94, 2025, 978-2-7592-4181-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4182-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5277,114 +5281,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecodynamique des Hydrocarbures Aromatiques Polycycliques (HAP) et des communautés microbiennes dans des sols à pollution mixte (HAP, métaux) avant et après traitement par biopile et par désorption thermique : influence de la rhizosphère et de la mycorhization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007NAN10121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5531,51 +5535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04887690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonthoux S &#201;bastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boscardin Rachel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantarel Am" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03513861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fikri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.727468" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ul Haque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beguiristain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZBFWD2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04940173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05042788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Tris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04646135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Relic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ljesevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05071195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04994466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4182-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04887690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178248" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03513861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fikri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.727468" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ul Haque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beguiristain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZBFWD2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04940173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05042788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Tris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04646135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Relic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ljesevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05071195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04994466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4182-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>