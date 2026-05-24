--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1190,307 +1190,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02279732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental changes on the biogeochemistry of arsenic in a soil polluted by the destruction of chemical weapons: A mesocosm study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+                <w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Charron</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01700628v1</w:t>
+                <w:t xml:space="preserve">hal-01859889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+                <w:t xml:space="preserve">Influence of environmental changes on the biogeochemistry of arsenic in a soil polluted by the destruction of chemical weapons: A mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Latour</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 627, pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01859889v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01700628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water table variations and input of natural organic matter on the cycles of C and N, and mobility of As, Zn and Cu from a soil impacted by the burning of chemical warfare agents: A mesocosm study</w:t>
               </w:r>
@@ -4649,51 +4649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025</w:t>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5535,51 +5535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04887690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178248" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03513861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fikri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.727468" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ul Haque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beguiristain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZBFWD2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04940173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05042788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Tris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04646135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Relic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ljesevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05071195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04994466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4182-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04887690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178248" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03513861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fikri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.727468" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche-Ajzenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HV5GZS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Secher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ul Haque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beguiristain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZBFWD2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04940173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05042788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Tris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04646135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Relic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ljesevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05071195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04994466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05551143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4182-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>