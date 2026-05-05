--- v0 (2026-03-25)
+++ v1 (2026-05-05)
@@ -1048,213 +1048,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00953287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven study of temporal adverbials as discourse segmentation markers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+                <w:t xml:space="preserve">Titres et intertitres dans l'organisation du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.269-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979739v1</w:t>
+                <w:t xml:space="preserve">hal-00547396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titres et intertitres dans l'organisation du discours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+                <w:t xml:space="preserve">A data-driven study of temporal adverbials as discourse segmentation markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, http://discours.revues.org/5952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/discours.5952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547396v1</w:t>
+                <w:t xml:space="preserve">hal-00979739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1806,230 +1806,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level discourse structures: topical chains and enumerative structures in a diversified annotated corpus</w:t>
+                <w:t xml:space="preserve">Mise en pratique pour l'écrit : Expérience d'annotation discursive de textes écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">école thématique CNRS : annotation de données langagières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953561v1</w:t>
+                <w:t xml:space="preserve">hal-00983384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en pratique pour l'écrit : Expérience d'annotation discursive de textes écrits</w:t>
+                <w:t xml:space="preserve">High-level discourse structures: topical chains and enumerative structures in a diversified annotated corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">école thématique CNRS : annotation de données langagières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983384v1</w:t>
+                <w:t xml:space="preserve">halshs-00953561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-annotation discursive de corpus écrit</w:t>
               </w:r>
@@ -2078,487 +2078,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the signalling of multi-level discourse structures</w:t>
+                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAD 2010 (Multidisciplinary Approaches to Discourse) : Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Moissac, France. pp.94-105</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979750v1</w:t>
+                <w:t xml:space="preserve">halshs-00509189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie des Structures Énumératives</w:t>
+                <w:t xml:space="preserve">On the signalling of multi-level discourse structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada. (publication numérique)</w:t>
+              <w:t xml:space="preserve">MAD 2010 (Multidisciplinary Approaches to Discourse) : Multidisciplinary Perspectives on Signalling Text Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Moissac, France. pp.94-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00509189v1</w:t>
+                <w:t xml:space="preserve">hal-00979750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus annotation of macro discourse structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on corpus linguistics (CILC-09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Murcia, Spain</w:t>
+              <w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976352v1</w:t>
+                <w:t xml:space="preserve">hal-00410590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANNODIS : une approche outillée de l'annotation de structures discursives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des indices aux marqueurs : méthodes de découverte de marqueurs discursifs complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique des Langues, Jun 2009, Senlis, France. paper 52</w:t>
+              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410590v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indices aux marqueurs : méthodes de découverte de marqueurs discursifs complexes</w:t>
+                <w:t xml:space="preserve">Corpus annotation of macro discourse structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
@@ -2576,73 +2576,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Péry-Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International conference on corpus linguistics (CILC-09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982862v1</w:t>
+                <w:t xml:space="preserve">hal-00976352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A top-down approach to discourse-level annotation</w:t>
               </w:r>
@@ -2788,51 +2788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Borillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 10e Conférence Traitement Automatique du Langage Naturel (TALN'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.315-320</w:t>
@@ -4044,51 +4044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Draoulec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.160.0.3285698" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.158.0.0000000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.5952" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801217" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004253254_002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Draoulec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule P&#233;ry-Woodley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.160.0.3285698" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.158.0.0000000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2017.103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.5952" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801217" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00509189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8598" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004253254_002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coll&#233;ter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>