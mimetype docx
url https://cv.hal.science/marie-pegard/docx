--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -184,295 +184,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genomic insights into alfalfa diversity: Identifying critical loci for enhanced resilience</w:t>
+                <w:t xml:space="preserve">Disentangling soybean GxE effects in an integrated genomic prediction and machine learning-GWAS workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irving Arcia-Ruiz</w:t>
+                <w:t xml:space="preserve">Niel Verbrigghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pégard</w:t>
+                <w:t xml:space="preserve">Hilde Muylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Surault</w:t>
+                <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalibor Živanov</w:t>
+                <w:t xml:space="preserve">Hendrik Rietman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Milić</w:t>
+                <w:t xml:space="preserve">Vuk Đorđević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (4), pp.e70155. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tpg2.70155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-025-01434-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492749v1</w:t>
+                <w:t xml:space="preserve">hal-05244607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling soybean GxE effects in an integrated genomic prediction and machine learning-GWAS workflow</w:t>
+                <w:t xml:space="preserve">Phenotypic and genomic insights into alfalfa diversity: Identifying critical loci for enhanced resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niel Verbrigghe</w:t>
+                <w:t xml:space="preserve">Irving Arcia-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilde Muylle</w:t>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pegard</w:t>
+                <w:t xml:space="preserve">Fabien Surault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Rietman</w:t>
+                <w:t xml:space="preserve">Dalibor Živanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuk Đorđević</w:t>
+                <w:t xml:space="preserve">Dragan Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.119. </w:t>
+              <w:t xml:space="preserve">Plant Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.e70155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-025-01434-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tpg2.70155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244607v1</w:t>
+                <w:t xml:space="preserve">hal-05492749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INRAE Prairies genebank for ex situ conservation of forage and turf species in France</w:t>
               </w:r>
@@ -592,51 +592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL detection and genomic prediction for resistance to anthracnose in alfalfa ( Medicago sativa )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -752,77 +752,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb El Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Surault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop and Pasture Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (6), pp.16. </w:t>
@@ -899,51 +899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1007,51 +1007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study for yield-related traits in faba bean (Vicia faba L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,51 +1154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chassagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,51 +1314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1407609. </w:t>
@@ -1396,90 +1396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide genotyping data renew knowledge on genetic diversity of a worldwide alfalfa collection and give insights on genetic control of phenology traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Surault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djura Karagić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1556,51 +1556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Zanotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ruttink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Skøt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,51 +1677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association analysis for drought tolerance and associated traits in faba bean (Vicia faba L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Balko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ruttink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Schubiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135, pp. 4337-4349. </w:t>
@@ -1928,51 +1928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to achieve a higher selection plateau in forest tree breeding? Fostering Heterozygote x Homozygote relationships in Optimal Contribution Selection in the case study of Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2019,51 +2019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favorable Conditions for Genomic Evaluation to Outperform Classical Pedigree Evaluation Highlighted by a Proof-of-Concept Study in Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,51 +2153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence imputation from low density single nucleotide polymorphism panel in a black poplar breeding population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2447,51 +2447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,1501 +2547,1596 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and phenotypic diversity of lucerne (Medicago sativa) for optimising its role as a living mulch in agroecological systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diversité génétique mondiale du complexe Medicago sativa : implications pour l’amélioration variétale de la luzerne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Arcia Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Alfalfa Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">DOCTO'LEG 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555031v1</w:t>
+                <w:t xml:space="preserve">hal-05584190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genetic and phenotypic diversity of lucerne (Medicago sativa) for optimising its role as a living mulch in agroecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb El Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Surault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Xylogénèse 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">World Alfalfa Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628657v1</w:t>
+                <w:t xml:space="preserve">hal-05555031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New phenotyping, genotyping and statistical tools for forage breeding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Meeting of the EUCARPIA Fodder Crops and Amenity Grasses Section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic. pp.44-46</w:t>
+              <w:t xml:space="preserve">Journée Xylogénèse 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729645v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of seed yield components in lucerne</w:t>
+                <w:t xml:space="preserve">New phenotyping, genotyping and statistical tools for forage breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Herbage Seed Group Conference (IHSC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FNAMS, Jun 2023, Angers (FR), France. pp.111-113</w:t>
+              <w:t xml:space="preserve">35th Meeting of the EUCARPIA Fodder Crops and Amenity Grasses Section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic. pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172881v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New phenotyping, genotyping and statistical tools for forage breeding</w:t>
+                <w:t xml:space="preserve">Genetic determinism of seed yield components in lucerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalibor Zivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. EUCARPIA Fodder Crops and Amenity Grasses section conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">11. International Herbage Seed Group Conference (IHSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNAMS, Jun 2023, Angers (FR), France. pp.111-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172974v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of vulnerability to climate change in natural populations of perennial ryegrass across Europe from allele frequencies at adaptive loci</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New phenotyping, genotyping and statistical tools for forage breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. EUCARPIA Fodder Crops and Amenity Grasses section conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic. pp.14-14, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369599v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction for phenology, yield and forage quality traits on a large diversity of alfalfa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of vulnerability to climate change in natural populations of perennial ryegrass across Europe from allele frequencies at adaptive loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barre</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew C Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAAIC, Trifolium, &amp; Grass Breeders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35. EUCARPIA Fodder Crops and Amenity Grasses section conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic. pp.14-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5507/vup.23.24463414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698288v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of GBS protocols for efficient genotyping of forage species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic prediction for phenology, yield and forage quality traits on a large diversity of alfalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t>
+              <w:t xml:space="preserve">NAAIC, Trifolium, &amp; Grass Breeders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323294v1</w:t>
+                <w:t xml:space="preserve">hal-03698288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics assisted breeding in alfalfa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on the genetic structure of lucerne with GBS markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCLEG Workshop on Genomics assisted breeding in forage and grain legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, online, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365357v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction of lucerne forage yield and quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation of GBS protocols for efficient genotyping of forage species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Mappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ruttink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323297v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the genetic structure of lucerne with GBS markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genomics assisted breeding in alfalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t>
+              <w:t xml:space="preserve">EUCLEG Workshop on Genomics assisted breeding in forage and grain legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323298v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic prediction of lucerne forage yield and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787407v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4051,749 +4146,749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strategy for Balanced Haplotype-Resolved De Novo Assembly of the Autotetraploid Genome of Medicago sativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Poublan-Couzardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon De Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 (Journées ouvertes de Bio-Informatique 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinants of vegetative growth traits of lucerne used as living mulch for cereal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb El Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guacaneme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Surault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of Quantitative Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENOMIC SELECTION IN PERENNIAL FORAGE SPECIES: THE EXAMPLE OF ALFALFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of Quantitative Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive response of black poplar (Populus nigra L.) to increased temperature: genetic variation of the effect of a temperature increase on seedlings leaf and root traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary training of a genomic evaluation in a breeding pedigree of Populus nigra L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, Abstract Book. IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4803,169 +4898,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How robust are genomic offset predictions to methodological choices? Insights from perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Lachmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Blanco-Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4974,94 +5069,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5071,100 +5166,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New models for implementation of genome-wide evaluation in black poplar breeding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vegetal Biology. Université d'Orléans, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018ORLE2058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02786564v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5174,180 +5269,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs moléculaire et leur utilisation en amélioration des plantes et pour la conservation des ressources génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on Genomic Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2020, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5415,51 +5510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F0AE16D"/>
+    <w:nsid w:val="0FF9F926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5646,51 +5741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pegard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8788-3154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492749v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Arcia-Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor &#381;ivanov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mili&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Verbrigghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Rietman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk &#272;or&#273;evi&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01434-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Paul Sampoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.CWLJ2580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gr&#233;ard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Gras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Sokolovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloyd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1328690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grieder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1407609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djura Karagi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1196134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zanotto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189662" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Balko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1091875" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vleugels" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schubiger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04223-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Merot&#8208;l'Anthoene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimel Rattina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepelley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.12.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lefebvre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Zivanov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fitzpatrick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.23.24463414" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guacaneme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717674v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachmuth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanco-Pastor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02786564v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ORLE2058" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731328v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pegard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8788-3154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244607v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Verbrigghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Rietman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk &#272;or&#273;evi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01434-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Arcia-Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor &#381;ivanov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mili&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Paul Sampoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.CWLJ2580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gr&#233;ard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Gras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Sokolovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloyd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1328690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grieder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1407609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djura Karagi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1196134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zanotto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189662" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Balko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1091875" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vleugels" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schubiger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04223-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Merot&#8208;l'Anthoene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimel Rattina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepelley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.12.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Arcia Ruiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lefebvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Zivanov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fitzpatrick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.23.24463414" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guacaneme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717674v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553935v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachmuth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanco-Pastor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02786564v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ORLE2058" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731328v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>