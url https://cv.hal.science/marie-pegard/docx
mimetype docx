--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -1,5455 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5404 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Pégard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur autour de l'analyse et la valorisation de la diversité des espèces des prairies pour l'agroécologie dans un contexte de changement climatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8788-3154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=A35HdAYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic insights into alfalfa diversity: Identifying critical loci for enhanced resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Arcia-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalibor Živanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.e70155. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tpg2.70155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling soybean GxE effects in an integrated genomic prediction and machine learning-GWAS workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel Verbrigghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Muylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Rietman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuk Đorđević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-025-01434-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRAE Prairies genebank for ex situ conservation of forage and turf species in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, S2, pp.106-118. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.CWLJ2580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and genomic prediction for resistance to anthracnose in alfalfa ( Medicago sativa )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tpg2.70085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne genetic diversity for living mulch: identifying key traits and evaluating their impacts on wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (6), pp.16. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study for yield-related traits in faba bean (Vicia faba L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Sokolovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1328690. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1328690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct trait syndromes and plasticity maintain similar performance between seedlings populations of the riparian tree species Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chassagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.105598. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including marker x environment interactions improves genomic prediction in red clover (Trifolium pratense L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Skøt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1407609. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1407609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide genotyping data renew knowledge on genetic diversity of a worldwide alfalfa collection and give insights on genetic control of phenology traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djura Karagić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1196134. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1196134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome-wide association study of freezing tolerance in red clover (Trifolium pratense L.) germplasm of European origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Zanotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Skøt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1189662. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1189662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association analysis for drought tolerance and associated traits in faba bean (Vicia faba L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Balko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1091875. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1091875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic variation and quantitative trait loci for resistance to southern anthracnose and clover rot in red clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Vleugels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schubiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp. 4337-4349. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-022-04223-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to achieve a higher selection plateau in forest tree breeding? Fostering Heterozygote x Homozygote relationships in Optimal Contribution Selection in the case study of Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.2635-2646. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable Conditions for Genomic Evaluation to Outperform Classical Pedigree Evaluation Highlighted by a Proof-of-Concept Study in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.581954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence imputation from low density single nucleotide polymorphism panel in a black poplar breeding population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5660-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a genome‐wide Coffee 8.5K SNP array and its application for high‐density genetic mapping and for investigating the origin of Coffea arabica L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Merot‐l'Anthoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimel Rattina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lepelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (7), pp.1418-1430. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.13066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between ideotype and genotype: Challenges and prospects for modelling as exemplified by the case of adapting wheat (Triticum aestivum L.) phenology to climate change in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bogard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.108-121. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique mondiale du complexe Medicago sativa : implications pour l’amélioration variétale de la luzerne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Arcia Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTO'LEG 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and phenotypic diversity of lucerne (Medicago sativa) for optimising its role as a living mulch in agroecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Alfalfa Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Xylogénèse 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phenotyping, genotyping and statistical tools for forage breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Meeting of the EUCARPIA Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic. pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of seed yield components in lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalibor Zivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Herbage Seed Group Conference (IHSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAMS, Jun 2023, Angers (FR), France. pp.111-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phenotyping, genotyping and statistical tools for forage breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. EUCARPIA Fodder Crops and Amenity Grasses section conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of vulnerability to climate change in natural populations of perennial ryegrass across Europe from allele frequencies at adaptive loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. EUCARPIA Fodder Crops and Amenity Grasses section conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic. pp.14-14, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5507/vup.23.24463414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction for phenology, yield and forage quality traits on a large diversity of alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAAIC, Trifolium, &amp; Grass Breeders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of GBS protocols for efficient genotyping of forage species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics assisted breeding in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCLEG Workshop on Genomics assisted breeding in forage and grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction of lucerne forage yield and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the genetic structure of lucerne with GBS markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Balanced Haplotype-Resolved De Novo Assembly of the Autotetraploid Genome of Medicago sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Poublan-Couzardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 (Journées ouvertes de Bio-Informatique 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinants of vegetative growth traits of lucerne used as living mulch for cereal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guacaneme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOMIC SELECTION IN PERENNIAL FORAGE SPECIES: THE EXAMPLE OF ALFALFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of black poplar (Populus nigra L.) to increased temperature: genetic variation of the effect of a temperature increase on seedlings leaf and root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary training of a genomic evaluation in a breeding pedigree of Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, Abstract Book. IUFRO Genomics and Forest Tree Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How robust are genomic offset predictions to methodological choices? Insights from perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lachmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Blanco-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New models for implementation of genome-wide evaluation in black poplar breeding program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vegetal Biology. Université d'Orléans, 2018. English. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018ORLE2058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02786564v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs moléculaire et leur utilisation en amélioration des plantes et pour la conservation des ressources génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on Genomic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2020, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5510,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FF9F926"/>
+    <w:nsid w:val="1D6DBC83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5741,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pegard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8788-3154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244607v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Verbrigghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Rietman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk &#272;or&#273;evi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01434-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Arcia-Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor &#381;ivanov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mili&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Paul Sampoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.CWLJ2580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gr&#233;ard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Gras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Sokolovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloyd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1328690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grieder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1407609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djura Karagi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1196134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zanotto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189662" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Balko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1091875" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vleugels" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schubiger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04223-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Merot&#8208;l'Anthoene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimel Rattina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepelley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.12.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Arcia Ruiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lefebvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Zivanov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fitzpatrick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.23.24463414" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guacaneme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717674v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553935v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachmuth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanco-Pastor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02786564v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ORLE2058" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731328v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pegard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8788-3154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=A35HdAYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Arcia-Ruiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor &#381;ivanov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mili&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Verbrigghe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Rietman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk &#272;or&#273;evi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01434-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Paul Sampoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.CWLJ2580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gr&#233;ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Gras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gutierrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Sokolovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloyd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1328690" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grieder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Frey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1407609" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djura Karagi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1196134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zanotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189662" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Balko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Torres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1091875" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vleugels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schubiger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04223-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Merot&#8208;l'Anthoene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimel Rattina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepelley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.12.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Arcia Ruiz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Zivanov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fitzpatrick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.23.24463414" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guacaneme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachmuth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanco-Pastor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02786564v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ORLE2058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731290v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>