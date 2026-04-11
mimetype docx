--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Pelé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en éthologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-pele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2297-5522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en éthologie en 2010 à l'Université de Strasbourg sur l'étude des comportements de type économique chez les singes: capucins et macaques et les grands singes: chimpanzés, orangs-outangs, bonobos et gorilles. Les résultats de cette thèse ont été récompensés par le prix LeMonde de la Recherche Universitaire (édition 2011). Après avoir travaillé en Allemagne, aux Etats-Unis et au Japon, je reviens à Strasbourg en 2012. Je créais le cabinet d'expertise Ethobiosciences qui me permet d'effectuer différentes missions scientifiques, pédagogiques mais aussi de conseil auprès des professionnels animaliers. En 2015, j'accompagne la création du parcours &amp;quot;Ethique animale&amp;quot; du Master Ethique de l'université de Strasbourg, en collaboration avec le CEERE. Les différents projets pédagogiques mis en place dans le cadre de cette spécialisation sont disponibles ici. En 2018, je reviens à temps plein dans la recherche en effectuant une mission de deux ans en tant qu'ATER à l'université de Strasbourg. En 2020, je suis recrutée en tant que chargée de recherche en éthologie à l'Anthropo-Lab du laboratoire ETHICS de l'Institut Catholique de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Don't Care About Social Control&amp;quot;: Watching-Eye Effect Does Not Reduce Illegal Pedestrian Behaviour in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Lecouvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Articles in Support of the Null Hypothesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4123207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare of two cats in a nursing home: impact of the admission of a new resident in a disability unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fetho.2026.1668835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens humains-animaux en Ehpad : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Prix Chaffoteaux 2024, 30 (175), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Human Perception: Challenges in AI Interpretability of Orangutan Artwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.249-258. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-025-01185-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90, pp.103166. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2025.103166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To lose or not to lose one's grip? A comparison of psychosocial predictors of risk-taking and accident involvement among French cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of interspecies sexual behaviour between Japanese macaques and Sika deer: First evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Oshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/csj-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the creative processes in animals, robots, and AI: who holds the authorship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.611. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03125-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Risk-Taking Cyclists Have Different Sociodemographic Characteristics? An Observational Study at Intersections in a French City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levanah Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241236469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for studying drawing behavior: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien P Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.992541. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.992541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating animal agency into research design could improve behavioral and neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zanaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137 (2), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299505v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool assisted task on touchscreen: a case study on drawing behaviour in chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Morimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/14219980-bja10008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Recent Advances in Animal Cognition and Ethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Animals, 13 (18), pp.2890. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13182890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behavior using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (01), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X23500093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedestrian behaviour scale: A systematic review of its validation around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.106509. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye image effect in the context of pedestrian safety: a French questionnaire study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.218. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.76062.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (20), pp.2761. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw yourself: How culture influences drawings by children between the ages of two and fifteen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Restoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.940617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidérer les modes d’habiter des humains et des animaux à l’ère urbaine post-confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dakouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Penser et agir dans l'anthropocène, 116, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Drawings Speak Through Mathematical Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.400-424. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-022-09436-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indices to characterize drawing behavior in humans (Homo sapiens) and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.3860. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83043-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Human-Animal Relationships and their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frontiers research topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wanna Draw Like You: Inter- and Intra-Individual Differences in Orang-Utan Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaïs Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagi Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3202. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11113202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Perceptions of Human-Animal Relationships and Their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.631238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing in nonhuman primates: What we know and what remains to be investigated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.176-184. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The light is red: Uncertainty behaviours displayed by pedestrians during illegal road crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105369. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.105369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are They Really Trying to Save Their Buddy? The Anthropomorphism of Animal Epimeletic Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2323. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10122323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all conservation measures for endangered species legitimate? Lines of thinking with the European hamster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kletty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Capber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Habold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making processes underlying pedestrian behaviours at signalised crossings: Part 2. Do pedestrians show cultural herding behaviour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.e82. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Group Management and Transfer on Individual Sociality in Highland Cattle (Bos taurus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.183. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2019.00183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Making Processes Underlying Pedestrian Behaviors at Signalized Crossing: Part 1. The First to Step off the Kerb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership linked to group composition in Highland cattle ( Bos taurus ): Implications for livestock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.9 - 18. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2017.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies sexual behaviour between a male Japanese macaque and female sika deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural influence of social information use in pedestrian road-crossing behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.160739. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social network and decision-making in primates: a report on Franco-Japanese research collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0505-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equal care for own versus adopted infant in tufted capuchins (Sapajus spp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk should be objectively defined: reply to Zentall and Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.981-983. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0859-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To bet or not to bet? Decision-making under risk in non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Broihanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11166-014-9202-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks in primates: smart and tolerant species have more efficient networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pasquaretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Levé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica van de Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Whiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.7600. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different risk thresholds in pedestrian road crossing behaviour:A comparison of French and Japanese approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2013.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making theories: linking the disparate research areas of individual and collective cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.543-556. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-013-0631-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay maintenance in Tonkean macaques (Macaca tonkeana) and brown capuchin monkeys (Cebus apella)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Uhlrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-010-9446-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monkeys fail to reciprocate in an exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, in press. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-010-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-tailed macaques display unexpected waiting abilities in exchange tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.263-271. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-009-0264-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token transfers among great apes (Gorilla gorilla, Pongo pygmaeus, Pan paniscus, and Pan troglodytes): species differences, gestural requests, and reciprocal exchange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (4), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated reciprocity after all: computation behind token transfers in orang-utans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.172-175. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2008.0644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzee (Pan troglodytes) anticipation of food return: coping with waiting time in an exchange task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. M. Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (2), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0735-7036.121.2.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepting loss: the temporal limits of reciprocity in brown capuchin monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 273 (1583), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2005.3300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat &amp;quot;résident &amp;quot; en EHPAD: analyse du réseau social des résidents et soignants et évaluation du bien-être animal en unités de vie handicap et Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "La place de l'animal comme médiateur du bien vieillir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité scientifique du Gérontopôle Hauts-de-France, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare and Social network of two “resident cats” in a nursing home: impact of admission of a new resident to a disability unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34rd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fingers to Pencils: Drawing Behaviour in Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Naturalist’s Wonder: Exploring Nature’s Marvels and Oddities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche Zoomathia, Nov 2025, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence permanente de chats sur la santé et le réseau social des personnes âgées en EHPAD (unité de vie Alzheimer et Handicap).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire sur la Condition Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of “resident cats” on the health and social network of older adults with Alzheimer's or disabilities in nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hartpury University, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANIMEHPAD : Effet de la présence de chats sur le bien-être et le réseau social des personnes âgées avec Alzheimer ou handicap en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44es Journées Annuelles de la Société Française de Gériatrie et Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie (SFGG), Nov 2024, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe, la chercheuse et l’IPad : les avantages et les inconvénients des écrans tactiles pour l’étude du dessin chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ETH+OLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Etude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate decisions as a result of scale-free network properties in two primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Chats résidents” en EHPAD : Étude pilote sur l’attachement des soignants et des résidents aux chats des unités Alzheimer et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation scientifique du Mardi des Chercheurs, édition 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Resident cats” in nursing home: Pilot study of residents' and caregivers' attachment to cats in Alzheimer’s and disability units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre les pédales ? Comparaison de quelques prédicteurs psychosociaux dans la prise de risque à vélo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (Supplément 1), pp.445, 2025, Abstract book of the 19th European Congress of Psychology - Transforming Psychological Science: the 2030 agenda, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baratay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogies et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'actualité en éthique animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le droit aujourd'hui, 978-2-343-13489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saru, Singes du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Issekinicho, 2016, 979-1095397014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-12-809633-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29068-8.00142-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal de laboratoire : considérer l’agentivité animale pour améliorer la recherche en éthologie et en neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-139, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Étude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-153, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bout du crayon, un singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 155-173, 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du langage dessiné chez les grands singes ? Le cas de Nénette, orang-outan à la Ménagerie du Jardin des plantes de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages humains – Langages animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-134, 2024, Collection Animalités, 13 978-2-36424-104-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine : quel degré d’auteurisation pour les animaux et les machines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s), approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Éditions de la Maison des sciences de l'homme, Paris, 2022, 9782735128808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « singes matelots » des voiliers du XVIIIe et du XIXe siècle : en route vers les premières focales en éthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés. Pourquoi situer leurs comportements dans le temps et l’espace ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.241-255, 2022, 979-10-351-0838-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social data collection and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Salguero-Gomez; Marlène Gamelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic methods across the tree of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.53-76, 2021, 978-0-19-883860-9. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198838609.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un retour de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et l'Animal - L'invention de nouveaux liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi, 2021, 2749169070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du cadre : désanthropiser le concept de dessin en questionnant les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé, Interroger et redéfinir les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Homme et société, 979-10-351-0659-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primatologie : un tremplin formidable pour les études animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2020, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du milieu de vie pour le bien-être des animaux maintenus en captivité : comportement et enrichissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être animal : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2018, 978-2-343-15918-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’analyse des réseaux sociaux dans la gestion des animaux maintenus en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des Réseaux Sociaux appliquée à l’Écologie et à l’Éthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Matériologiques, 2015, 978-2-919694-98-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les primates (re)tracent l’origine du dessin | Vidéo Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Treibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de radars en France : quels autres leviers aujourd'hui pour promouvoir la sécurité routière ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les chats améliorent la qualité de vie au sein des Ehpad | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.x5nkd4umx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger le monde animal, c’est d’abord mieux le connaître | Science & Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous arrivions à déchiffrer les dessins des très jeunes enfants ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly l’orang-outan, une artiste pas comme les autres | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la culture se transmet chez les singes | Reportage CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monnaie de singe? Et pourquoi pas! | Journal Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël CROS (entretien) - Rencontres de singes et de corps sombres en vivance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux, mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractals and artificial intelligence to decrypt ideography and understand the evolution of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.e254. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X23000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Homme/Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Prospectives, Compte-rendu des journées Prospectives INEE des 22, 23 et 24 février 2017, Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet PR-CYCL (Prévention des risques cyclistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ETHICS EA 7446 - ANTHROPO-LAB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des facultés d’échange chez les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Strasbourg- ULP, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04275027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste à la représentation : Nouvelles méthodologies pour caractériser la signification et les propriétés esthétiques du dessin chez les Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Museum National d'Histoire Naturelle (MNHN), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05075577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behaviour using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of drawing behaviour with age: a multi-metric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making drawings speak through mathematical metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Pelé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en éthologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-pele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2297-5522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en éthologie en 2010 à l'Université de Strasbourg sur l'étude des comportements de type économique chez les singes: capucins et macaques et les grands singes: chimpanzés, orangs-outangs, bonobos et gorilles. Les résultats de cette thèse ont été récompensés par le prix LeMonde de la Recherche Universitaire (édition 2011). Après avoir travaillé en Allemagne, aux Etats-Unis et au Japon, je reviens à Strasbourg en 2012. Je créais le cabinet d'expertise Ethobiosciences qui me permet d'effectuer différentes missions scientifiques, pédagogiques mais aussi de conseil auprès des professionnels animaliers. En 2015, j'accompagne la création du parcours &amp;quot;Ethique animale&amp;quot; du Master Ethique de l'université de Strasbourg, en collaboration avec le CEERE. Les différents projets pédagogiques mis en place dans le cadre de cette spécialisation sont disponibles ici. En 2018, je reviens à temps plein dans la recherche en effectuant une mission de deux ans en tant qu'ATER à l'université de Strasbourg. En 2020, je suis recrutée en tant que chargée de recherche en éthologie à l'Anthropo-Lab du laboratoire ETHICS de l'Institut Catholique de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Don't Care About Social Control&amp;quot;: Watching-Eye Effect Does Not Reduce Illegal Pedestrian Behaviour in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Lecouvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Articles in Support of the Null Hypothesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4123207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare of two cats in a nursing home: impact of the admission of a new resident in a disability unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fetho.2026.1668835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens humains-animaux en Ehpad : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Prix Chaffoteaux 2024, 30 (175), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Human Perception: Challenges in AI Interpretability of Orangutan Artwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.249-258. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-025-01185-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90, pp.103166. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2025.103166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To lose or not to lose one's grip? A comparison of psychosocial predictors of risk-taking and accident involvement among French cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of interspecies sexual behaviour between Japanese macaques and Sika deer: First evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Oshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/csj-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the creative processes in animals, robots, and AI: who holds the authorship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.611. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03125-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Risk-Taking Cyclists Have Different Sociodemographic Characteristics? An Observational Study at Intersections in a French City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levanah Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241236469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool assisted task on touchscreen: a case study on drawing behaviour in chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Morimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/14219980-bja10008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for studying drawing behavior: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien P Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.992541. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.992541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating animal agency into research design could improve behavioral and neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zanaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137 (2), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299505v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Recent Advances in Animal Cognition and Ethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Animals, 13 (18), pp.2890. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13182890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behavior using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (01), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X23500093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye image effect in the context of pedestrian safety: a French questionnaire study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.218. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.76062.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedestrian behaviour scale: A systematic review of its validation around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.106509. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (20), pp.2761. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw yourself: How culture influences drawings by children between the ages of two and fifteen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Restoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.940617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidérer les modes d’habiter des humains et des animaux à l’ère urbaine post-confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dakouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Penser et agir dans l'anthropocène, 116, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Drawings Speak Through Mathematical Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.400-424. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-022-09436-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indices to characterize drawing behavior in humans (Homo sapiens) and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.3860. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83043-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Perceptions of Human-Animal Relationships and Their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.631238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wanna Draw Like You: Inter- and Intra-Individual Differences in Orang-Utan Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaïs Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagi Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3202. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11113202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Human-Animal Relationships and their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frontiers research topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing in nonhuman primates: What we know and what remains to be investigated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.176-184. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The light is red: Uncertainty behaviours displayed by pedestrians during illegal road crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105369. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.105369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are They Really Trying to Save Their Buddy? The Anthropomorphism of Animal Epimeletic Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2323. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10122323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all conservation measures for endangered species legitimate? Lines of thinking with the European hamster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kletty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Capber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Habold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making processes underlying pedestrian behaviours at signalised crossings: Part 2. Do pedestrians show cultural herding behaviour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.e82. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Group Management and Transfer on Individual Sociality in Highland Cattle (Bos taurus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.183. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2019.00183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Making Processes Underlying Pedestrian Behaviors at Signalized Crossing: Part 1. The First to Step off the Kerb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership linked to group composition in Highland cattle ( Bos taurus ): Implications for livestock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.9 - 18. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2017.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies sexual behaviour between a male Japanese macaque and female sika deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural influence of social information use in pedestrian road-crossing behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.160739. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social network and decision-making in primates: a report on Franco-Japanese research collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0505-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk should be objectively defined: reply to Zentall and Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.981-983. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0859-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equal care for own versus adopted infant in tufted capuchins (Sapajus spp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To bet or not to bet? Decision-making under risk in non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Broihanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11166-014-9202-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks in primates: smart and tolerant species have more efficient networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pasquaretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Levé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica van de Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Whiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.7600. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different risk thresholds in pedestrian road crossing behaviour:A comparison of French and Japanese approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2013.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making theories: linking the disparate research areas of individual and collective cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.543-556. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-013-0631-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay maintenance in Tonkean macaques (Macaca tonkeana) and brown capuchin monkeys (Cebus apella)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Uhlrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-010-9446-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monkeys fail to reciprocate in an exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, in press. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-010-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-tailed macaques display unexpected waiting abilities in exchange tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.263-271. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-009-0264-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token transfers among great apes (Gorilla gorilla, Pongo pygmaeus, Pan paniscus, and Pan troglodytes): species differences, gestural requests, and reciprocal exchange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (4), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated reciprocity after all: computation behind token transfers in orang-utans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.172-175. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2008.0644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzee (Pan troglodytes) anticipation of food return: coping with waiting time in an exchange task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. M. Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (2), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0735-7036.121.2.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepting loss: the temporal limits of reciprocity in brown capuchin monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 273 (1583), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2005.3300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat &amp;quot;résident &amp;quot; en EHPAD: analyse du réseau social des résidents et soignants et évaluation du bien-être animal en unités de vie handicap et Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "La place de l'animal comme médiateur du bien vieillir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité scientifique du Gérontopôle Hauts-de-France, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare and Social network of two “resident cats” in a nursing home: impact of admission of a new resident to a disability unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34rd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fingers to Pencils: Drawing Behaviour in Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Naturalist’s Wonder: Exploring Nature’s Marvels and Oddities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche Zoomathia, Nov 2025, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence permanente de chats sur la santé et le réseau social des personnes âgées en EHPAD (unité de vie Alzheimer et Handicap).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire sur la Condition Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of “resident cats” on the health and social network of older adults with Alzheimer's or disabilities in nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hartpury University, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANIMEHPAD : Effet de la présence de chats sur le bien-être et le réseau social des personnes âgées avec Alzheimer ou handicap en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44es Journées Annuelles de la Société Française de Gériatrie et Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie (SFGG), Nov 2024, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe, la chercheuse et l’IPad : les avantages et les inconvénients des écrans tactiles pour l’étude du dessin chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ETH+OLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Etude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate decisions as a result of scale-free network properties in two primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Chats résidents” en EHPAD : Étude pilote sur l’attachement des soignants et des résidents aux chats des unités Alzheimer et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation scientifique du Mardi des Chercheurs, édition 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre les pédales ? Comparaison de quelques prédicteurs psychosociaux dans la prise de risque à vélo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Resident cats” in nursing home: Pilot study of residents' and caregivers' attachment to cats in Alzheimer’s and disability units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (Supplément 1), pp.445, 2025, Abstract book of the 19th European Congress of Psychology - Transforming Psychological Science: the 2030 agenda, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baratay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogies et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'actualité en éthique animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le droit aujourd'hui, 978-2-343-13489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saru, Singes du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Issekinicho, 2016, 979-1095397014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-12-809633-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29068-8.00142-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal de laboratoire : considérer l’agentivité animale pour améliorer la recherche en éthologie et en neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-139, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Étude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-153, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bout du crayon, un singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 155-173, 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du langage dessiné chez les grands singes ? Le cas de Nénette, orang-outan à la Ménagerie du Jardin des plantes de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages humains – Langages animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-134, 2024, Collection Animalités, 13 978-2-36424-104-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine : quel degré d’auteurisation pour les animaux et les machines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s), approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Éditions de la Maison des sciences de l'homme, Paris, 2022, 9782735128808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « singes matelots » des voiliers du XVIIIe et du XIXe siècle : en route vers les premières focales en éthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés. Pourquoi situer leurs comportements dans le temps et l’espace ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.241-255, 2022, 979-10-351-0838-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social data collection and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Salguero-Gomez; Marlène Gamelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic methods across the tree of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.53-76, 2021, 978-0-19-883860-9. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198838609.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un retour de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et l'Animal - L'invention de nouveaux liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi, 2021, 2749169070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du cadre : désanthropiser le concept de dessin en questionnant les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé, Interroger et redéfinir les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Homme et société, 979-10-351-0659-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primatologie : un tremplin formidable pour les études animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2020, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du milieu de vie pour le bien-être des animaux maintenus en captivité : comportement et enrichissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être animal : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2018, 978-2-343-15918-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’analyse des réseaux sociaux dans la gestion des animaux maintenus en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des Réseaux Sociaux appliquée à l’Écologie et à l’Éthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Matériologiques, 2015, 978-2-919694-98-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les primates (re)tracent l’origine du dessin | Vidéo Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Treibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les chats améliorent la qualité de vie au sein des Ehpad | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.x5nkd4umx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de radars en France : quels autres leviers aujourd'hui pour promouvoir la sécurité routière ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger le monde animal, c’est d’abord mieux le connaître | Science & Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly l’orang-outan, une artiste pas comme les autres | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous arrivions à déchiffrer les dessins des très jeunes enfants ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la culture se transmet chez les singes | Reportage CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monnaie de singe? Et pourquoi pas! | Journal Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël CROS (entretien) - Rencontres de singes et de corps sombres en vivance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux, mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractals and artificial intelligence to decrypt ideography and understand the evolution of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.e254. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X23000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Homme/Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Prospectives, Compte-rendu des journées Prospectives INEE des 22, 23 et 24 février 2017, Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet PR-CYCL (Prévention des risques cyclistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ETHICS EA 7446 - ANTHROPO-LAB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des facultés d’échange chez les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Strasbourg- ULP, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04275027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste à la représentation : Nouvelles méthodologies pour caractériser la signification et les propriétés esthétiques du dessin chez les Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Museum National d'Histoire Naturelle (MNHN), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05075577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behaviour using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of drawing behaviour with age: a multi-metric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making drawings speak through mathematical metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E46C17C"/>
+    <w:nsid w:val="AC247F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2297-5522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stachowiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fetho.2026.1668835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05294104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714755v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Falck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-025-01185-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Martinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.02.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Oshima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/csj-2023-0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lombard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03125-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levanah Barbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241236469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299505v5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zanaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000335" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Matsuzawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hirata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Morimura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/14219980-bja10008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13182890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosselet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X23500093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106509" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.76062.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Restoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.940617" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dakour&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-022-09436-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83043-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-470-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Li&#233;nard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Eguchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.631238" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000251" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dasnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105369" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122323" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kletty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Capber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926982v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040082" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Debergue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kuntz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Keller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00183" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04278041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonnefoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0593-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauvin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanneret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160739" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0505-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0463-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0859-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whiten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07600" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hamm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.04.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQDCD543-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0631-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBMS812Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. M. Sterck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thierry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.2.145" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513083v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516497v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062185v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King Andrew" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516611v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593131v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314096v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renoue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baratay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chon&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iribarren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Repussard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Litterature/Livre/questions-d-actualite-en-ethique-animale-9782343134895/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235808v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00142-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314073v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04693962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279502v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279509v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treibert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373078v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05422975v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.x5nkd4umx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279759v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279641v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279697v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279733v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04468801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cros" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04227937v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23000808" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314389v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balasse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Boisserie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04766693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05075577v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828020v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334153v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2297-5522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stachowiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fetho.2026.1668835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05294104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714755v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Falck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-025-01185-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Martinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.02.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Oshima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/csj-2023-0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lombard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03125-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levanah Barbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241236469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Matsuzawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hirata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Morimura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/14219980-bja10008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299505v5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zanaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000335" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13182890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosselet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X23500093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.76062.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106509" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Restoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.940617" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dakour&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-022-09436-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83043-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.631238" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Li&#233;nard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Eguchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-470-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000251" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dasnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105369" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122323" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kletty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Capber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926982v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040082" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Debergue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kuntz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Keller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00183" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04278041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonnefoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0593-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauvin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanneret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160739" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0505-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0859-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0463-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whiten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07600" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hamm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.04.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQDCD543-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0631-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBMS812Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. M. Sterck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thierry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.2.145" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513083v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516497v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062185v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King Andrew" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renoue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baratay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593131v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chon&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iribarren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Repussard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Litterature/Livre/questions-d-actualite-en-ethique-animale-9782343134895/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235808v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00142-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314073v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04693962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279502v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279509v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treibert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05422975v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.x5nkd4umx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279759v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279641v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279697v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279733v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04468801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cros" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04227937v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23000808" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314389v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balasse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Boisserie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04766693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05075577v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828020v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334153v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>