--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Pelé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en éthologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-pele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2297-5522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en éthologie en 2010 à l'Université de Strasbourg sur l'étude des comportements de type économique chez les singes: capucins et macaques et les grands singes: chimpanzés, orangs-outangs, bonobos et gorilles. Les résultats de cette thèse ont été récompensés par le prix LeMonde de la Recherche Universitaire (édition 2011). Après avoir travaillé en Allemagne, aux Etats-Unis et au Japon, je reviens à Strasbourg en 2012. Je créais le cabinet d'expertise Ethobiosciences qui me permet d'effectuer différentes missions scientifiques, pédagogiques mais aussi de conseil auprès des professionnels animaliers. En 2015, j'accompagne la création du parcours &amp;quot;Ethique animale&amp;quot; du Master Ethique de l'université de Strasbourg, en collaboration avec le CEERE. Les différents projets pédagogiques mis en place dans le cadre de cette spécialisation sont disponibles ici. En 2018, je reviens à temps plein dans la recherche en effectuant une mission de deux ans en tant qu'ATER à l'université de Strasbourg. En 2020, je suis recrutée en tant que chargée de recherche en éthologie à l'Anthropo-Lab du laboratoire ETHICS de l'Institut Catholique de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Don't Care About Social Control&amp;quot;: Watching-Eye Effect Does Not Reduce Illegal Pedestrian Behaviour in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Lecouvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Articles in Support of the Null Hypothesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4123207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare of two cats in a nursing home: impact of the admission of a new resident in a disability unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fetho.2026.1668835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens humains-animaux en Ehpad : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Prix Chaffoteaux 2024, 30 (175), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Human Perception: Challenges in AI Interpretability of Orangutan Artwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.249-258. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-025-01185-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90, pp.103166. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2025.103166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To lose or not to lose one's grip? A comparison of psychosocial predictors of risk-taking and accident involvement among French cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of interspecies sexual behaviour between Japanese macaques and Sika deer: First evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Oshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/csj-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the creative processes in animals, robots, and AI: who holds the authorship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.611. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03125-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Risk-Taking Cyclists Have Different Sociodemographic Characteristics? An Observational Study at Intersections in a French City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levanah Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241236469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool assisted task on touchscreen: a case study on drawing behaviour in chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Morimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/14219980-bja10008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for studying drawing behavior: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien P Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.992541. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.992541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating animal agency into research design could improve behavioral and neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zanaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137 (2), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299505v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Recent Advances in Animal Cognition and Ethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Animals, 13 (18), pp.2890. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13182890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behavior using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (01), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X23500093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye image effect in the context of pedestrian safety: a French questionnaire study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.218. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.76062.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedestrian behaviour scale: A systematic review of its validation around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.106509. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (20), pp.2761. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw yourself: How culture influences drawings by children between the ages of two and fifteen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Restoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.940617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidérer les modes d’habiter des humains et des animaux à l’ère urbaine post-confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dakouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Penser et agir dans l'anthropocène, 116, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Drawings Speak Through Mathematical Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.400-424. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-022-09436-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indices to characterize drawing behavior in humans (Homo sapiens) and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.3860. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83043-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Perceptions of Human-Animal Relationships and Their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.631238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wanna Draw Like You: Inter- and Intra-Individual Differences in Orang-Utan Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaïs Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagi Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3202. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11113202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Human-Animal Relationships and their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frontiers research topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing in nonhuman primates: What we know and what remains to be investigated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.176-184. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The light is red: Uncertainty behaviours displayed by pedestrians during illegal road crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105369. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.105369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are They Really Trying to Save Their Buddy? The Anthropomorphism of Animal Epimeletic Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2323. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10122323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all conservation measures for endangered species legitimate? Lines of thinking with the European hamster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kletty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Capber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Habold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making processes underlying pedestrian behaviours at signalised crossings: Part 2. Do pedestrians show cultural herding behaviour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.e82. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Group Management and Transfer on Individual Sociality in Highland Cattle (Bos taurus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.183. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2019.00183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Making Processes Underlying Pedestrian Behaviors at Signalized Crossing: Part 1. The First to Step off the Kerb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership linked to group composition in Highland cattle ( Bos taurus ): Implications for livestock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.9 - 18. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2017.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies sexual behaviour between a male Japanese macaque and female sika deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural influence of social information use in pedestrian road-crossing behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.160739. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social network and decision-making in primates: a report on Franco-Japanese research collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0505-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk should be objectively defined: reply to Zentall and Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.981-983. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0859-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equal care for own versus adopted infant in tufted capuchins (Sapajus spp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To bet or not to bet? Decision-making under risk in non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Broihanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11166-014-9202-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks in primates: smart and tolerant species have more efficient networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pasquaretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Levé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica van de Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Whiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.7600. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different risk thresholds in pedestrian road crossing behaviour:A comparison of French and Japanese approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2013.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making theories: linking the disparate research areas of individual and collective cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.543-556. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-013-0631-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay maintenance in Tonkean macaques (Macaca tonkeana) and brown capuchin monkeys (Cebus apella)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Uhlrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-010-9446-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monkeys fail to reciprocate in an exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, in press. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-010-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-tailed macaques display unexpected waiting abilities in exchange tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.263-271. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-009-0264-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token transfers among great apes (Gorilla gorilla, Pongo pygmaeus, Pan paniscus, and Pan troglodytes): species differences, gestural requests, and reciprocal exchange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (4), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated reciprocity after all: computation behind token transfers in orang-utans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.172-175. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2008.0644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzee (Pan troglodytes) anticipation of food return: coping with waiting time in an exchange task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. M. Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (2), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0735-7036.121.2.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepting loss: the temporal limits of reciprocity in brown capuchin monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 273 (1583), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2005.3300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat &amp;quot;résident &amp;quot; en EHPAD: analyse du réseau social des résidents et soignants et évaluation du bien-être animal en unités de vie handicap et Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "La place de l'animal comme médiateur du bien vieillir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité scientifique du Gérontopôle Hauts-de-France, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare and Social network of two “resident cats” in a nursing home: impact of admission of a new resident to a disability unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34rd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fingers to Pencils: Drawing Behaviour in Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Naturalist’s Wonder: Exploring Nature’s Marvels and Oddities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche Zoomathia, Nov 2025, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence permanente de chats sur la santé et le réseau social des personnes âgées en EHPAD (unité de vie Alzheimer et Handicap).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire sur la Condition Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of “resident cats” on the health and social network of older adults with Alzheimer's or disabilities in nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hartpury University, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANIMEHPAD : Effet de la présence de chats sur le bien-être et le réseau social des personnes âgées avec Alzheimer ou handicap en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44es Journées Annuelles de la Société Française de Gériatrie et Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie (SFGG), Nov 2024, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe, la chercheuse et l’IPad : les avantages et les inconvénients des écrans tactiles pour l’étude du dessin chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ETH+OLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Etude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate decisions as a result of scale-free network properties in two primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Chats résidents” en EHPAD : Étude pilote sur l’attachement des soignants et des résidents aux chats des unités Alzheimer et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation scientifique du Mardi des Chercheurs, édition 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre les pédales ? Comparaison de quelques prédicteurs psychosociaux dans la prise de risque à vélo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Resident cats” in nursing home: Pilot study of residents' and caregivers' attachment to cats in Alzheimer’s and disability units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (Supplément 1), pp.445, 2025, Abstract book of the 19th European Congress of Psychology - Transforming Psychological Science: the 2030 agenda, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baratay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogies et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'actualité en éthique animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le droit aujourd'hui, 978-2-343-13489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saru, Singes du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Issekinicho, 2016, 979-1095397014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-12-809633-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29068-8.00142-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal de laboratoire : considérer l’agentivité animale pour améliorer la recherche en éthologie et en neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-139, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Étude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-153, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bout du crayon, un singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 155-173, 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du langage dessiné chez les grands singes ? Le cas de Nénette, orang-outan à la Ménagerie du Jardin des plantes de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages humains – Langages animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-134, 2024, Collection Animalités, 13 978-2-36424-104-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine : quel degré d’auteurisation pour les animaux et les machines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s), approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Éditions de la Maison des sciences de l'homme, Paris, 2022, 9782735128808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « singes matelots » des voiliers du XVIIIe et du XIXe siècle : en route vers les premières focales en éthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés. Pourquoi situer leurs comportements dans le temps et l’espace ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.241-255, 2022, 979-10-351-0838-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social data collection and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Salguero-Gomez; Marlène Gamelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic methods across the tree of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.53-76, 2021, 978-0-19-883860-9. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198838609.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un retour de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et l'Animal - L'invention de nouveaux liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi, 2021, 2749169070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du cadre : désanthropiser le concept de dessin en questionnant les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé, Interroger et redéfinir les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Homme et société, 979-10-351-0659-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primatologie : un tremplin formidable pour les études animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2020, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du milieu de vie pour le bien-être des animaux maintenus en captivité : comportement et enrichissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être animal : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2018, 978-2-343-15918-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’analyse des réseaux sociaux dans la gestion des animaux maintenus en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des Réseaux Sociaux appliquée à l’Écologie et à l’Éthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Matériologiques, 2015, 978-2-919694-98-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les primates (re)tracent l’origine du dessin | Vidéo Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Treibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les chats améliorent la qualité de vie au sein des Ehpad | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.x5nkd4umx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de radars en France : quels autres leviers aujourd'hui pour promouvoir la sécurité routière ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger le monde animal, c’est d’abord mieux le connaître | Science & Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly l’orang-outan, une artiste pas comme les autres | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous arrivions à déchiffrer les dessins des très jeunes enfants ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la culture se transmet chez les singes | Reportage CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monnaie de singe? Et pourquoi pas! | Journal Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël CROS (entretien) - Rencontres de singes et de corps sombres en vivance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux, mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractals and artificial intelligence to decrypt ideography and understand the evolution of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.e254. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X23000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Homme/Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Prospectives, Compte-rendu des journées Prospectives INEE des 22, 23 et 24 février 2017, Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet PR-CYCL (Prévention des risques cyclistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ETHICS EA 7446 - ANTHROPO-LAB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des facultés d’échange chez les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Strasbourg- ULP, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04275027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste à la représentation : Nouvelles méthodologies pour caractériser la signification et les propriétés esthétiques du dessin chez les Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Museum National d'Histoire Naturelle (MNHN), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05075577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behaviour using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of drawing behaviour with age: a multi-metric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making drawings speak through mathematical metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Pelé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en éthologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-pele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2297-5522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en éthologie en 2010 à l'Université de Strasbourg sur l'étude des comportements de type économique chez les singes: capucins et macaques et les grands singes: chimpanzés, orangs-outangs, bonobos et gorilles. Les résultats de cette thèse ont été récompensés par le prix LeMonde de la Recherche Universitaire (édition 2011). Après avoir travaillé en Allemagne, aux Etats-Unis et au Japon, je reviens à Strasbourg en 2012. Je créais le cabinet d'expertise Ethobiosciences qui me permet d'effectuer différentes missions scientifiques, pédagogiques mais aussi de conseil auprès des professionnels animaliers. En 2015, j'accompagne la création du parcours &amp;quot;Ethique animale&amp;quot; du Master Ethique de l'université de Strasbourg, en collaboration avec le CEERE. Les différents projets pédagogiques mis en place dans le cadre de cette spécialisation sont disponibles ici. En 2018, je reviens à temps plein dans la recherche en effectuant une mission de deux ans en tant qu'ATER à l'université de Strasbourg. En 2020, je suis recrutée en tant que chargée de recherche en éthologie à l'Anthropo-Lab du laboratoire ETHICS de l'Institut Catholique de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Don't Care About Social Control&amp;quot;: Watching-Eye Effect Does Not Reduce Illegal Pedestrian Behaviour in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Lecouvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Articles in Support of the Null Hypothesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4123207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare of two cats in a nursing home: impact of the admission of a new resident in a disability unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fetho.2026.1668835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens humains-animaux en Ehpad : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Prix Chaffoteaux 2024, 30 (175), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Human Perception: Challenges in AI Interpretability of Orangutan Artwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.249-258. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-025-01185-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To lose or not to lose one's grip? A comparison of psychosocial predictors of risk-taking and accident involvement among French cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90, pp.103166. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2025.103166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of interspecies sexual behaviour between Japanese macaques and Sika deer: First evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Oshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/csj-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the creative processes in animals, robots, and AI: who holds the authorship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.611. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03125-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Risk-Taking Cyclists Have Different Sociodemographic Characteristics? An Observational Study at Intersections in a French City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levanah Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241236469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for studying drawing behavior: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien P Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.992541. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.992541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating animal agency into research design could improve behavioral and neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zanaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137 (2), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299505v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool assisted task on touchscreen: a case study on drawing behaviour in chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Morimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/14219980-bja10008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Recent Advances in Animal Cognition and Ethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Animals, 13 (18), pp.2890. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13182890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behavior using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (01), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X23500093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (20), pp.2761. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedestrian behaviour scale: A systematic review of its validation around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.106509. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye image effect in the context of pedestrian safety: a French questionnaire study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.218. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.76062.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw yourself: How culture influences drawings by children between the ages of two and fifteen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Restoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.940617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidérer les modes d’habiter des humains et des animaux à l’ère urbaine post-confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dakouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Penser et agir dans l'anthropocène, 116, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Drawings Speak Through Mathematical Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.400-424. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-022-09436-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wanna Draw Like You: Inter- and Intra-Individual Differences in Orang-Utan Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaïs Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagi Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3202. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11113202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Human-Animal Relationships and their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frontiers research topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indices to characterize drawing behavior in humans (Homo sapiens) and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.3860. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83043-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Perceptions of Human-Animal Relationships and Their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.631238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing in nonhuman primates: What we know and what remains to be investigated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.176-184. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The light is red: Uncertainty behaviours displayed by pedestrians during illegal road crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105369. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.105369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are They Really Trying to Save Their Buddy? The Anthropomorphism of Animal Epimeletic Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2323. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10122323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all conservation measures for endangered species legitimate? Lines of thinking with the European hamster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kletty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Capber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Habold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making processes underlying pedestrian behaviours at signalised crossings: Part 2. Do pedestrians show cultural herding behaviour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.e82. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Group Management and Transfer on Individual Sociality in Highland Cattle (Bos taurus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.183. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2019.00183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Making Processes Underlying Pedestrian Behaviors at Signalized Crossing: Part 1. The First to Step off the Kerb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership linked to group composition in Highland cattle ( Bos taurus ): Implications for livestock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.9 - 18. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2017.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies sexual behaviour between a male Japanese macaque and female sika deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural influence of social information use in pedestrian road-crossing behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.160739. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social network and decision-making in primates: a report on Franco-Japanese research collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0505-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equal care for own versus adopted infant in tufted capuchins (Sapajus spp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk should be objectively defined: reply to Zentall and Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.981-983. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0859-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To bet or not to bet? Decision-making under risk in non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Broihanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11166-014-9202-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks in primates: smart and tolerant species have more efficient networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pasquaretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Levé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica van de Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Whiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.7600. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different risk thresholds in pedestrian road crossing behaviour:A comparison of French and Japanese approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2013.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making theories: linking the disparate research areas of individual and collective cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.543-556. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-013-0631-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay maintenance in Tonkean macaques (Macaca tonkeana) and brown capuchin monkeys (Cebus apella)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Uhlrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-010-9446-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monkeys fail to reciprocate in an exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, in press. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-010-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-tailed macaques display unexpected waiting abilities in exchange tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.263-271. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-009-0264-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token transfers among great apes (Gorilla gorilla, Pongo pygmaeus, Pan paniscus, and Pan troglodytes): species differences, gestural requests, and reciprocal exchange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (4), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated reciprocity after all: computation behind token transfers in orang-utans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.172-175. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2008.0644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzee (Pan troglodytes) anticipation of food return: coping with waiting time in an exchange task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. M. Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (2), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0735-7036.121.2.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepting loss: the temporal limits of reciprocity in brown capuchin monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 273 (1583), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2005.3300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat &amp;quot;résident &amp;quot; en EHPAD: analyse du réseau social des résidents et soignants et évaluation du bien-être animal en unités de vie handicap et Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "La place de l'animal comme médiateur du bien vieillir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité scientifique du Gérontopôle Hauts-de-France, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare and Social network of two “resident cats” in a nursing home: impact of admission of a new resident to a disability unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34rd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fingers to Pencils: Drawing Behaviour in Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Naturalist’s Wonder: Exploring Nature’s Marvels and Oddities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche Zoomathia, Nov 2025, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence permanente de chats sur la santé et le réseau social des personnes âgées en EHPAD (unité de vie Alzheimer et Handicap).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire sur la Condition Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of “resident cats” on the health and social network of older adults with Alzheimer's or disabilities in nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hartpury University, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANIMEHPAD : Effet de la présence de chats sur le bien-être et le réseau social des personnes âgées avec Alzheimer ou handicap en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44es Journées Annuelles de la Société Française de Gériatrie et Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie (SFGG), Nov 2024, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe, la chercheuse et l’IPad : les avantages et les inconvénients des écrans tactiles pour l’étude du dessin chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ETH+OLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Etude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate decisions as a result of scale-free network properties in two primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Chats résidents” en EHPAD : Étude pilote sur l’attachement des soignants et des résidents aux chats des unités Alzheimer et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation scientifique du Mardi des Chercheurs, édition 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre les pédales ? Comparaison de quelques prédicteurs psychosociaux dans la prise de risque à vélo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Resident cats” in nursing home: Pilot study of residents' and caregivers' attachment to cats in Alzheimer’s and disability units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (Supplément 1), pp.445, 2025, Abstract book of the 19th European Congress of Psychology - Transforming Psychological Science: the 2030 agenda, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baratay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogies et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'actualité en éthique animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le droit aujourd'hui, 978-2-343-13489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saru, Singes du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Issekinicho, 2016, 979-1095397014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-12-809633-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29068-8.00142-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal de laboratoire : considérer l’agentivité animale pour améliorer la recherche en éthologie et en neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-139, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Étude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-153, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bout du crayon, un singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 155-173, 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du langage dessiné chez les grands singes ? Le cas de Nénette, orang-outan à la Ménagerie du Jardin des plantes de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages humains – Langages animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-134, 2024, Collection Animalités, 13 978-2-36424-104-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine : quel degré d’auteurisation pour les animaux et les machines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s), approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Éditions de la Maison des sciences de l'homme, Paris, 2022, 9782735128808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « singes matelots » des voiliers du XVIIIe et du XIXe siècle : en route vers les premières focales en éthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés. Pourquoi situer leurs comportements dans le temps et l’espace ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.241-255, 2022, 979-10-351-0838-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social data collection and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Salguero-Gomez; Marlène Gamelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic methods across the tree of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.53-76, 2021, 978-0-19-883860-9. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198838609.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un retour de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et l'Animal - L'invention de nouveaux liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi, 2021, 2749169070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du cadre : désanthropiser le concept de dessin en questionnant les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé, Interroger et redéfinir les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Homme et société, 979-10-351-0659-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primatologie : un tremplin formidable pour les études animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2020, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du milieu de vie pour le bien-être des animaux maintenus en captivité : comportement et enrichissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être animal : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2018, 978-2-343-15918-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’analyse des réseaux sociaux dans la gestion des animaux maintenus en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des Réseaux Sociaux appliquée à l’Écologie et à l’Éthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Matériologiques, 2015, 978-2-919694-98-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les primates (re)tracent l’origine du dessin | Vidéo Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Treibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de radars en France : quels autres leviers aujourd'hui pour promouvoir la sécurité routière ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les chats améliorent la qualité de vie au sein des Ehpad | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.x5nkd4umx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger le monde animal, c’est d’abord mieux le connaître | Science & Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous arrivions à déchiffrer les dessins des très jeunes enfants ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly l’orang-outan, une artiste pas comme les autres | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la culture se transmet chez les singes | Reportage CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monnaie de singe? Et pourquoi pas! | Journal Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël CROS (entretien) - Rencontres de singes et de corps sombres en vivance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux, mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractals and artificial intelligence to decrypt ideography and understand the evolution of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.e254. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X23000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Homme/Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Prospectives, Compte-rendu des journées Prospectives INEE des 22, 23 et 24 février 2017, Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet PR-CYCL (Prévention des risques cyclistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ETHICS EA 7446 - ANTHROPO-LAB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des facultés d’échange chez les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Strasbourg- ULP, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04275027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste à la représentation : Nouvelles méthodologies pour caractériser la signification et les propriétés esthétiques du dessin chez les Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Museum National d'Histoire Naturelle (MNHN), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05075577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behaviour using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of drawing behaviour with age: a multi-metric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making drawings speak through mathematical metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC247F7C"/>
+    <w:nsid w:val="00419556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2297-5522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stachowiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fetho.2026.1668835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05294104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714755v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Falck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-025-01185-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Martinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.02.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Oshima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/csj-2023-0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lombard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03125-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levanah Barbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241236469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Matsuzawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hirata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Morimura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/14219980-bja10008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299505v5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zanaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000335" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13182890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosselet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X23500093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.76062.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106509" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Restoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.940617" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dakour&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-022-09436-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83043-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.631238" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Li&#233;nard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Eguchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113202" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-470-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000251" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dasnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105369" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122323" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kletty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Capber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926982v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040082" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Debergue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kuntz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Keller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00183" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04278041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonnefoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0593-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauvin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanneret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160739" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0505-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0859-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0463-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whiten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07600" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hamm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.04.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQDCD543-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0631-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBMS812Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. M. Sterck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thierry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.2.145" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513083v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516497v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062185v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King Andrew" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renoue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baratay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593131v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chon&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iribarren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Repussard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Litterature/Livre/questions-d-actualite-en-ethique-animale-9782343134895/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235808v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00142-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314073v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04693962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279502v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279509v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treibert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05422975v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.x5nkd4umx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279759v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279641v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279697v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279733v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04468801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cros" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04227937v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23000808" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314389v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balasse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Boisserie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04766693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05075577v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828020v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334153v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2297-5522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stachowiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fetho.2026.1668835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05294104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714755v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Falck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-025-01185-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.02.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Martinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Oshima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/csj-2023-0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lombard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03125-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levanah Barbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241236469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299505v5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zanaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000335" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Matsuzawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hirata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Morimura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/14219980-bja10008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13182890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosselet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X23500093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106509" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.76062.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Restoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.940617" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dakour&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-022-09436-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Li&#233;nard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Eguchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113202" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-470-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83043-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.631238" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000251" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dasnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105369" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122323" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kletty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Capber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926982v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040082" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Debergue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kuntz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Keller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00183" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04278041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonnefoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0593-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauvin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanneret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160739" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0505-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0463-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0859-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whiten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07600" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hamm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.04.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQDCD543-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0631-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBMS812Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. M. Sterck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thierry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.2.145" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513083v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516497v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062185v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King Andrew" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renoue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baratay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593131v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chon&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iribarren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Repussard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Litterature/Livre/questions-d-actualite-en-ethique-animale-9782343134895/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235808v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00142-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314073v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04693962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279502v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279509v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treibert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373078v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05422975v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.x5nkd4umx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279759v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279641v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279697v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279733v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04468801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cros" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04227937v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23000808" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314389v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balasse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Boisserie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04766693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05075577v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828020v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334153v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>