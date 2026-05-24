--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Pelé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en éthologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-pele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2297-5522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en éthologie en 2010 à l'Université de Strasbourg sur l'étude des comportements de type économique chez les singes: capucins et macaques et les grands singes: chimpanzés, orangs-outangs, bonobos et gorilles. Les résultats de cette thèse ont été récompensés par le prix LeMonde de la Recherche Universitaire (édition 2011). Après avoir travaillé en Allemagne, aux Etats-Unis et au Japon, je reviens à Strasbourg en 2012. Je créais le cabinet d'expertise Ethobiosciences qui me permet d'effectuer différentes missions scientifiques, pédagogiques mais aussi de conseil auprès des professionnels animaliers. En 2015, j'accompagne la création du parcours &amp;quot;Ethique animale&amp;quot; du Master Ethique de l'université de Strasbourg, en collaboration avec le CEERE. Les différents projets pédagogiques mis en place dans le cadre de cette spécialisation sont disponibles ici. En 2018, je reviens à temps plein dans la recherche en effectuant une mission de deux ans en tant qu'ATER à l'université de Strasbourg. En 2020, je suis recrutée en tant que chargée de recherche en éthologie à l'Anthropo-Lab du laboratoire ETHICS de l'Institut Catholique de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Don't Care About Social Control&amp;quot;: Watching-Eye Effect Does Not Reduce Illegal Pedestrian Behaviour in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Lecouvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Articles in Support of the Null Hypothesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4123207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare of two cats in a nursing home: impact of the admission of a new resident in a disability unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fetho.2026.1668835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens humains-animaux en Ehpad : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Prix Chaffoteaux 2024, 30 (175), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Human Perception: Challenges in AI Interpretability of Orangutan Artwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.249-258. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-025-01185-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To lose or not to lose one's grip? A comparison of psychosocial predictors of risk-taking and accident involvement among French cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90, pp.103166. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2025.103166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of interspecies sexual behaviour between Japanese macaques and Sika deer: First evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Oshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/csj-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the creative processes in animals, robots, and AI: who holds the authorship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.611. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03125-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Risk-Taking Cyclists Have Different Sociodemographic Characteristics? An Observational Study at Intersections in a French City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levanah Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241236469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for studying drawing behavior: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien P Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.992541. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.992541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating animal agency into research design could improve behavioral and neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zanaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137 (2), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299505v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool assisted task on touchscreen: a case study on drawing behaviour in chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Morimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/14219980-bja10008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Recent Advances in Animal Cognition and Ethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Animals, 13 (18), pp.2890. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13182890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behavior using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (01), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X23500093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (20), pp.2761. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedestrian behaviour scale: A systematic review of its validation around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.106509. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye image effect in the context of pedestrian safety: a French questionnaire study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.218. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.76062.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw yourself: How culture influences drawings by children between the ages of two and fifteen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Restoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.940617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidérer les modes d’habiter des humains et des animaux à l’ère urbaine post-confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dakouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Penser et agir dans l'anthropocène, 116, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Drawings Speak Through Mathematical Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.400-424. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-022-09436-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wanna Draw Like You: Inter- and Intra-Individual Differences in Orang-Utan Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaïs Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagi Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3202. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11113202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Human-Animal Relationships and their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frontiers research topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indices to characterize drawing behavior in humans (Homo sapiens) and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.3860. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83043-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Perceptions of Human-Animal Relationships and Their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.631238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing in nonhuman primates: What we know and what remains to be investigated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.176-184. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The light is red: Uncertainty behaviours displayed by pedestrians during illegal road crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105369. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.105369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are They Really Trying to Save Their Buddy? The Anthropomorphism of Animal Epimeletic Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2323. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10122323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all conservation measures for endangered species legitimate? Lines of thinking with the European hamster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kletty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Capber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Habold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making processes underlying pedestrian behaviours at signalised crossings: Part 2. Do pedestrians show cultural herding behaviour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.e82. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Group Management and Transfer on Individual Sociality in Highland Cattle (Bos taurus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.183. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2019.00183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Making Processes Underlying Pedestrian Behaviors at Signalized Crossing: Part 1. The First to Step off the Kerb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership linked to group composition in Highland cattle ( Bos taurus ): Implications for livestock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.9 - 18. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2017.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies sexual behaviour between a male Japanese macaque and female sika deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural influence of social information use in pedestrian road-crossing behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.160739. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social network and decision-making in primates: a report on Franco-Japanese research collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0505-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equal care for own versus adopted infant in tufted capuchins (Sapajus spp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk should be objectively defined: reply to Zentall and Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.981-983. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0859-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To bet or not to bet? Decision-making under risk in non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Broihanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11166-014-9202-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks in primates: smart and tolerant species have more efficient networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pasquaretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Levé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica van de Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Whiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.7600. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different risk thresholds in pedestrian road crossing behaviour:A comparison of French and Japanese approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2013.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making theories: linking the disparate research areas of individual and collective cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.543-556. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-013-0631-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay maintenance in Tonkean macaques (Macaca tonkeana) and brown capuchin monkeys (Cebus apella)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Uhlrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-010-9446-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monkeys fail to reciprocate in an exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, in press. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-010-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-tailed macaques display unexpected waiting abilities in exchange tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.263-271. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-009-0264-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token transfers among great apes (Gorilla gorilla, Pongo pygmaeus, Pan paniscus, and Pan troglodytes): species differences, gestural requests, and reciprocal exchange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (4), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated reciprocity after all: computation behind token transfers in orang-utans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.172-175. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2008.0644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzee (Pan troglodytes) anticipation of food return: coping with waiting time in an exchange task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. M. Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (2), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0735-7036.121.2.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepting loss: the temporal limits of reciprocity in brown capuchin monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 273 (1583), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2005.3300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat &amp;quot;résident &amp;quot; en EHPAD: analyse du réseau social des résidents et soignants et évaluation du bien-être animal en unités de vie handicap et Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "La place de l'animal comme médiateur du bien vieillir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité scientifique du Gérontopôle Hauts-de-France, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare and Social network of two “resident cats” in a nursing home: impact of admission of a new resident to a disability unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34rd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fingers to Pencils: Drawing Behaviour in Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Naturalist’s Wonder: Exploring Nature’s Marvels and Oddities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche Zoomathia, Nov 2025, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence permanente de chats sur la santé et le réseau social des personnes âgées en EHPAD (unité de vie Alzheimer et Handicap).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire sur la Condition Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of “resident cats” on the health and social network of older adults with Alzheimer's or disabilities in nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hartpury University, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANIMEHPAD : Effet de la présence de chats sur le bien-être et le réseau social des personnes âgées avec Alzheimer ou handicap en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44es Journées Annuelles de la Société Française de Gériatrie et Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie (SFGG), Nov 2024, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe, la chercheuse et l’IPad : les avantages et les inconvénients des écrans tactiles pour l’étude du dessin chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ETH+OLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Etude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate decisions as a result of scale-free network properties in two primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Chats résidents” en EHPAD : Étude pilote sur l’attachement des soignants et des résidents aux chats des unités Alzheimer et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation scientifique du Mardi des Chercheurs, édition 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre les pédales ? Comparaison de quelques prédicteurs psychosociaux dans la prise de risque à vélo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Resident cats” in nursing home: Pilot study of residents' and caregivers' attachment to cats in Alzheimer’s and disability units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (Supplément 1), pp.445, 2025, Abstract book of the 19th European Congress of Psychology - Transforming Psychological Science: the 2030 agenda, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baratay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogies et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'actualité en éthique animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le droit aujourd'hui, 978-2-343-13489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saru, Singes du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Issekinicho, 2016, 979-1095397014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-12-809633-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29068-8.00142-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal de laboratoire : considérer l’agentivité animale pour améliorer la recherche en éthologie et en neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-139, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Étude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-153, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bout du crayon, un singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 155-173, 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du langage dessiné chez les grands singes ? Le cas de Nénette, orang-outan à la Ménagerie du Jardin des plantes de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages humains – Langages animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-134, 2024, Collection Animalités, 13 978-2-36424-104-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine : quel degré d’auteurisation pour les animaux et les machines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s), approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Éditions de la Maison des sciences de l'homme, Paris, 2022, 9782735128808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « singes matelots » des voiliers du XVIIIe et du XIXe siècle : en route vers les premières focales en éthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés. Pourquoi situer leurs comportements dans le temps et l’espace ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.241-255, 2022, 979-10-351-0838-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social data collection and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Salguero-Gomez; Marlène Gamelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic methods across the tree of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.53-76, 2021, 978-0-19-883860-9. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198838609.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un retour de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et l'Animal - L'invention de nouveaux liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi, 2021, 2749169070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du cadre : désanthropiser le concept de dessin en questionnant les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé, Interroger et redéfinir les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Homme et société, 979-10-351-0659-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primatologie : un tremplin formidable pour les études animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2020, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du milieu de vie pour le bien-être des animaux maintenus en captivité : comportement et enrichissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être animal : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2018, 978-2-343-15918-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’analyse des réseaux sociaux dans la gestion des animaux maintenus en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des Réseaux Sociaux appliquée à l’Écologie et à l’Éthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Matériologiques, 2015, 978-2-919694-98-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les primates (re)tracent l’origine du dessin | Vidéo Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Treibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de radars en France : quels autres leviers aujourd'hui pour promouvoir la sécurité routière ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les chats améliorent la qualité de vie au sein des Ehpad | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.x5nkd4umx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger le monde animal, c’est d’abord mieux le connaître | Science & Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous arrivions à déchiffrer les dessins des très jeunes enfants ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly l’orang-outan, une artiste pas comme les autres | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la culture se transmet chez les singes | Reportage CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monnaie de singe? Et pourquoi pas! | Journal Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël CROS (entretien) - Rencontres de singes et de corps sombres en vivance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux, mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractals and artificial intelligence to decrypt ideography and understand the evolution of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.e254. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X23000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Homme/Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Prospectives, Compte-rendu des journées Prospectives INEE des 22, 23 et 24 février 2017, Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet PR-CYCL (Prévention des risques cyclistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ETHICS EA 7446 - ANTHROPO-LAB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des facultés d’échange chez les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Strasbourg- ULP, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04275027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste à la représentation : Nouvelles méthodologies pour caractériser la signification et les propriétés esthétiques du dessin chez les Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Museum National d'Histoire Naturelle (MNHN), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05075577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behaviour using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of drawing behaviour with age: a multi-metric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making drawings speak through mathematical metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Pelé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en éthologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-pele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2297-5522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai obtenu mon doctorat en éthologie en 2010 à l'Université de Strasbourg sur l'étude des comportements de type économique chez les singes: capucins et macaques et les grands singes: chimpanzés, orangs-outangs, bonobos et gorilles. Les résultats de cette thèse ont été récompensés par le prix LeMonde de la Recherche Universitaire (édition 2011). Après avoir travaillé en Allemagne, aux Etats-Unis et au Japon, je reviens à Strasbourg en 2012. Je créais le cabinet d'expertise Ethobiosciences qui me permet d'effectuer différentes missions scientifiques, pédagogiques mais aussi de conseil auprès des professionnels animaliers. En 2015, j'accompagne la création du parcours &amp;quot;Ethique animale&amp;quot; du Master Ethique de l'université de Strasbourg, en collaboration avec le CEERE. Les différents projets pédagogiques mis en place dans le cadre de cette spécialisation sont disponibles ici. En 2018, je reviens à temps plein dans la recherche en effectuant une mission de deux ans en tant qu'ATER à l'université de Strasbourg. En 2020, je suis recrutée en tant que chargée de recherche en éthologie à l'Anthropo-Lab du laboratoire ETHICS de l'Institut Catholique de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare of two cats in a nursing home: impact of the admission of a new resident in a disability unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fetho.2026.1668835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Don't Care About Social Control&amp;quot;: Watching-Eye Effect Does Not Reduce Illegal Pedestrian Behaviour in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Lecouvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Articles in Support of the Null Hypothesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4123207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVApeCognition: An 18-Year Dataset of Great Ape Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Sánchez-Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Ebel van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carin Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akzira Abuova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizbeth Mujica-Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-07191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling, color, and shape: individuality in chimpanzee drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-026-01263-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens humains-animaux en Ehpad : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Prix Chaffoteaux 2024, 30 (175), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Human Perception: Challenges in AI Interpretability of Orangutan Artwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.249-258. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-025-01185-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To lose or not to lose one's grip? A comparison of psychosocial predictors of risk-taking and accident involvement among French cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90, pp.103166. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2025.103166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Risk-Taking Cyclists Have Different Sociodemographic Characteristics? An Observational Study at Intersections in a French City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levanah Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241236469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of interspecies sexual behaviour between Japanese macaques and Sika deer: First evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Oshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/csj-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the creative processes in animals, robots, and AI: who holds the authorship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.611. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-024-03125-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behavior using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (01), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X23500093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating animal agency into research design could improve behavioral and neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zanaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137 (2), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299505v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for studying drawing behavior: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien P Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.992541. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.992541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool assisted task on touchscreen: a case study on drawing behaviour in chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Morimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/14219980-bja10008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Recent Advances in Animal Cognition and Ethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Animals, 13 (18), pp.2890. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13182890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (20), pp.2761. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedestrian behaviour scale: A systematic review of its validation around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vandroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.106509. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye image effect in the context of pedestrian safety: a French questionnaire study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.218. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.76062.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw yourself: How culture influences drawings by children between the ages of two and fifteen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Restoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.940617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidérer les modes d’habiter des humains et des animaux à l’ère urbaine post-confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dakouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Penser et agir dans l'anthropocène, 116, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Drawings Speak Through Mathematical Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.400-424. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12110-022-09436-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing in nonhuman primates: What we know and what remains to be investigated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (2), pp.176-184. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wanna Draw Like You: Inter- and Intra-Individual Differences in Orang-Utan Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaïs Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagi Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.3202. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11113202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Human-Animal Relationships and their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frontiers research topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-470-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Perceptions of Human-Animal Relationships and Their Impacts on Animal Ethics, Law and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.631238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indices to characterize drawing behavior in humans (Homo sapiens) and chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Matsuzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.3860. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83043-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The light is red: Uncertainty behaviours displayed by pedestrians during illegal road crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105369. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2019.105369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are They Really Trying to Save Their Buddy? The Anthropomorphism of Animal Epimeletic Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2323. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10122323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all conservation measures for endangered species legitimate? Lines of thinking with the European hamster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kletty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Capber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Habold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Group Management and Transfer on Individual Sociality in Highland Cattle (Bos taurus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.183. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2019.00183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making processes underlying pedestrian behaviours at signalised crossings: Part 2. Do pedestrians show cultural herding behaviour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.e82. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Making Processes Underlying Pedestrian Behaviors at Signalized Crossing: Part 1. The First to Step off the Kerb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety5040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership linked to group composition in Highland cattle ( Bos taurus ): Implications for livestock management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.9 - 18. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2017.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies sexual behaviour between a male Japanese macaque and female sika deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural influence of social information use in pedestrian road-crossing behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Debergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.160739. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social network and decision-making in primates: a report on Franco-Japanese research collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0505-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equal care for own versus adopted infant in tufted capuchins (Sapajus spp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.201-206. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-015-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk should be objectively defined: reply to Zentall and Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.981-983. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0859-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To bet or not to bet? Decision-making under risk in non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Broihanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.141-166. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11166-014-9202-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks in primates: smart and tolerant species have more efficient networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pasquaretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Levé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica van de Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Whiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.7600. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making theories: linking the disparate research areas of individual and collective cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.543-556. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-013-0631-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different risk thresholds in pedestrian road crossing behaviour:A comparison of French and Japanese approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Class</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2013.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay maintenance in Tonkean macaques (Macaca tonkeana) and brown capuchin monkeys (Cebus apella)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Uhlrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-010-9446-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-tailed macaques display unexpected waiting abilities in exchange tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Micheletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.263-271. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-009-0264-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monkeys fail to reciprocate in an exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, in press. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-010-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token transfers among great apes (Gorilla gorilla, Pongo pygmaeus, Pan paniscus, and Pan troglodytes): species differences, gestural requests, and reciprocal exchange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (4), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated reciprocity after all: computation behind token transfers in orang-utans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.172-175. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2008.0644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzee (Pan troglodytes) anticipation of food return: coping with waiting time in an exchange task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. H. M. Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 121 (2), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0735-7036.121.2.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepting loss: the temporal limits of reciprocity in brown capuchin monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 273 (1583), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2005.3300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat &amp;quot;résident &amp;quot; en EHPAD: analyse du réseau social des résidents et soignants et évaluation du bien-être animal en unités de vie handicap et Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "La place de l'animal comme médiateur du bien vieillir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité scientifique du Gérontopôle Hauts-de-France, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare and Social network of two “resident cats” in a nursing home: impact of admission of a new resident to a disability unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34rd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fingers to Pencils: Drawing Behaviour in Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Naturalist’s Wonder: Exploring Nature’s Marvels and Oddities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche Zoomathia, Nov 2025, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence permanente de chats sur la santé et le réseau social des personnes âgées en EHPAD (unité de vie Alzheimer et Handicap).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire sur la Condition Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of “resident cats” on the health and social network of older adults with Alzheimer's or disabilities in nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hartpury University, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANIMEHPAD : Effet de la présence de chats sur le bien-être et le réseau social des personnes âgées avec Alzheimer ou handicap en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44es Journées Annuelles de la Société Française de Gériatrie et Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie (SFGG), Nov 2024, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe, la chercheuse et l’IPad : les avantages et les inconvénients des écrans tactiles pour l’étude du dessin chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ETH+OLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Etude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Théologie de l'Université Catholique de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate decisions as a result of scale-free network properties in two primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. King Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Chats résidents” en EHPAD : Étude pilote sur l’attachement des soignants et des résidents aux chats des unités Alzheimer et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation scientifique du Mardi des Chercheurs, édition 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre les pédales ? Comparaison de quelques prédicteurs psychosociaux dans la prise de risque à vélo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Resident cats” in nursing home: Pilot study of residents' and caregivers' attachment to cats in Alzheimer’s and disability units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stachowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33nd International Society for Anthrozoology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hartpury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (Supplément 1), pp.445, 2025, Abstract book of the 19th European Congress of Psychology - Transforming Psychological Science: the 2030 agenda, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baratay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la relation homme-animal. Généalogies et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iribarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Repussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'actualité en éthique animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le droit aujourd'hui, 978-2-343-13489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saru, Singes du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Issekinicho, 2016, 979-1095397014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2025, 978-0-12-809633-8. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29068-8.00142-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du langage dessiné chez les grands singes ? Le cas de Nénette, orang-outan à la Ménagerie du Jardin des plantes de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages humains – Langages animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-134, 2024, Collection Animalités, 13 978-2-36424-104-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l’animal de laboratoire : considérer l’agentivité animale pour améliorer la recherche en éthologie et en neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-139, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Étude de cas des comportements épimélétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 143-153, 2024, Vulnérabilités du vivant, 9782204163828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bout du crayon, un singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux - Mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 155-173, 2024, Collection Animalités, 978-2-36424-099-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « singes matelots » des voiliers du XVIIIe et du XIXe siècle : en route vers les premières focales en éthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés. Pourquoi situer leurs comportements dans le temps et l’espace ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.241-255, 2022, 979-10-351-0838-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une création picturale non humaine : quel degré d’auteurisation pour les animaux et les machines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polygraphe(s), approches métissées des actes graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Éditions de la Maison des sciences de l'homme, Paris, 2022, 9782735128808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du cadre : désanthropiser le concept de dessin en questionnant les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé, Interroger et redéfinir les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Homme et société, 979-10-351-0659-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social data collection and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Salguero-Gomez; Marlène Gamelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic methods across the tree of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.53-76, 2021, 978-0-19-883860-9. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198838609.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un retour de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et l'Animal - L'invention de nouveaux liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi, 2021, 2749169070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primatologie : un tremplin formidable pour les études animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2020, 978-2-343-19276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance du milieu de vie pour le bien-être des animaux maintenus en captivité : comportement et enrichissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être animal : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan, 2018, 978-2-343-15918-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’analyse des réseaux sociaux dans la gestion des animaux maintenus en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des Réseaux Sociaux appliquée à l’Écologie et à l’Éthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Matériologiques, 2015, 978-2-919694-98-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les primates (re)tracent l’origine du dessin | Vidéo Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Treibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de radars en France : quels autres leviers aujourd'hui pour promouvoir la sécurité routière ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les chats améliorent la qualité de vie au sein des Ehpad | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Vesque-Annear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.x5nkd4umx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger le monde animal, c’est d’abord mieux le connaître | Science & Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous arrivions à déchiffrer les dessins des très jeunes enfants ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly l’orang-outan, une artiste pas comme les autres | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la culture se transmet chez les singes | Reportage CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monnaie de singe? Et pourquoi pas! | Journal Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël CROS (entretien) - Rencontres de singes et de corps sombres en vivance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes animaux, mondes artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractals and artificial intelligence to decrypt ideography and understand the evolution of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.e254. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X23000808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Homme/Animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Prospectives, Compte-rendu des journées Prospectives INEE des 22, 23 et 24 février 2017, Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet PR-CYCL (Prévention des risques cyclistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ETHICS EA 7446 - ANTHROPO-LAB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des facultés d’échange chez les primates non humains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Strasbourg- ULP, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04275027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste à la représentation : Nouvelles méthodologies pour caractériser la signification et les propriétés esthétiques du dessin chez les Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Museum National d'Histoire Naturelle (MNHN), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05075577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behaviour using fractal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of drawing behaviour with age: a multi-metric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making drawings speak through mathematical metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00419556"/>
+    <w:nsid w:val="DF6DA1B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2297-5522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stachowiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fetho.2026.1668835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05294104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714755v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Falck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-025-01185-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.02.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Martinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Oshima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/csj-2023-0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lombard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03125-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levanah Barbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241236469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299505v5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zanaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000335" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Matsuzawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hirata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Morimura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/14219980-bja10008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13182890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosselet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X23500093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106509" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.76062.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Restoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.940617" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dakour&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-022-09436-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Li&#233;nard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Eguchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113202" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-470-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83043-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.631238" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000251" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dasnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105369" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122323" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kletty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Capber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926982v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040082" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Debergue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kuntz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Keller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00183" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04278041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonnefoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0593-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauvin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanneret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160739" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0505-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0463-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0859-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whiten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07600" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hamm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.04.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQDCD543-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0631-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBMS812Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. M. Sterck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thierry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.2.145" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513083v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516497v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062185v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King Andrew" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renoue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baratay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593131v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chon&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iribarren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Repussard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Litterature/Livre/questions-d-actualite-en-ethique-animale-9782343134895/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235808v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00142-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314073v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04693962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279502v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279509v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treibert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373078v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05422975v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.x5nkd4umx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279759v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279641v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279697v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279733v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04468801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cros" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04227937v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23000808" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314389v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balasse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Boisserie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04766693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05075577v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828020v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334153v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2297-5522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stachowiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fetho.2026.1668835" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05620099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-Amaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ebel van Wijk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Molenaar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akzira Abuova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth Mujica-Manrique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07191-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05620095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hirata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-026-01263-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05294104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714755v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Falck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-025-01185-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.02.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Martinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levanah Barbet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241236469" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Oshima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/csj-2023-0001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04574208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lombard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03125-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosselet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X23500093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299505v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zanaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000335" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Renoult" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.992541" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Matsuzawa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Morimura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/14219980-bja10008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13182890" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106509" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.76062.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Restoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.940617" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dakour&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.17262" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-022-09436-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000251" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Li&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Eguchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113202" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-470-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.631238" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83043-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dasnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Brunet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.105369" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122323" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kletty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Capber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275025v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Debergue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kuntz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Keller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00183" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040082" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04278041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444610v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonnefoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0593-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanneret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160739" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0505-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120358v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0463-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0859-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101611v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whiten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07600" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0631-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBMS812Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824773v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hamm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.04.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQDCD543-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563892v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. M. Sterck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thierry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.2.145" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513083v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516497v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062185v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279806v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King Andrew" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062128v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969833v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renoue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baratay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235858v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chon&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iribarren" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Repussard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235842v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Litterature/Livre/questions-d-actualite-en-ethique-animale-9782343134895/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235808v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208644v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00142-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04693962v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593139v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314073v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279388v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279509v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279536v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treibert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373078v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05422975v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.x5nkd4umx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279641v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279656v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279697v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279733v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04468801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cros" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04227937v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23000808" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314389v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balasse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Boisserie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04766693v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275027v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05075577v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04714749v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828020v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334153v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333705v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>