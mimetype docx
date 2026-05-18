--- v0 (2026-03-29)
+++ v1 (2026-05-18)
@@ -66,685 +66,754 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des étrangers volontaires combattant aux côtés des Alliés pour la Libération de la France en avril 1945 – Le bataillon Gernika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1945-1925: 85e anniversaire de la fin de la seconde guerre mondiale et du retour de la pays.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stephan Martens, Apr 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">French Basque Women in California (1880-1940). Continuity or change in Their Inheritance Practices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simposios XXI-XXII, La Condición jurídico-privada de la mujer en el derecho histórico de Vasconia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Itziar Alkorta Idiakez, Profesora Titular de Derecho Civil (UPV/EHU), Jan 2024, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrant women and divorce in a rural setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Social Science History Conference (ESSHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IISG, Amsterdam, Mar 2025, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujeres vascas en California (1880-1940): continuidad de las estrategias sucesorias del País Vasco continental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simposios XXI-XXII, La Condición jurídico-privada de la mujer en el derecho histórico de Vasconia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Itziar Alkorta Idiakez, Jan 2024, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widows, Status, and Households among the French Immigrants in California, 1880-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Social Science History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IISG, Amsterdam, Apr 2023, Gothenberg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French immigrant women and their aging experience in California, 1880-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women, Migration, and Aging in the Americas, 19th – 21st Centuries A multidisciplinary and comparative analysis of dependence or autonomy through old age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Pierre Arrizabalaga, Sep 2019, Cergy-Pontoise (Université de), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003267157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003267157⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04331687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widows, Status, and Households among the French Immigrants in California, 1880-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Social Science History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IISG, Amsterdam, Apr 2023, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émigrantes basques en Californie entre 1880 et 1940. Reproduction ou émancipation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Internationale sur l’Emigration basque en Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beñat Çuburu -Ithorotz et Isabelle Tauzin-Castellanos, Jul 2021, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des Français(e)s naturalisé(e)s Américain(e)s. Quel héritage identitaire français au cœur de la Californie depuis 1880? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L’Homo Americanus », des Amérindiens à Donald Trump, en passant par les pèlerins du Mayflower et John Wayne…</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Pernot et Éric Vial, Mar 2018, La Roche-Guyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Immigration and Integration into California between 1880 and 1940, Analyzing their Naturalization Applications from a Gender Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Social Science History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IISG, Amsterdam, Apr 2018, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -754,716 +823,716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Basque women in California (1880-1940). Continuity or change in their inheritance practices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iura Vasconiae : revista de derecho histórico y autonómico de Vasconia = euskal herriko zuzenbide historiko eta autonomikorako aldizkaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.293-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women, inheritance and empowerment : Basque women’s adaptation to legal systems across spaces, times, and places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme. Europäische Zeitschrift für Feministische Geschichtswissenschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (1), pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix des prénoms des Français en Californie (1880-1940): étude d'un processus d'acculturation dans une approche genrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.97-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le choix des prénoms des Français en Californie (1880-1940): étude d'un processus d'acculturation dans une approche genrée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.97-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix des prénoms des Français en Californie (1880-1940): étude d'un processus d'acculturation dans une approche genrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.97-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.131.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/adh.131.0097⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02980152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes familiaux. De la cartographie des modes d’héritage aux dynamiques de la reproduction familiale et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.165-199</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, pp.165-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.129.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les systèmes familiaux. De la cartographie des modes d’héritage aux dynamiques de la reproduction familiale et sociale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.165-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes familiaux. De la cartographie des modes d’héritage aux dynamiques de la reproduction familiale et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.165-199. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, pp.165-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basque diaspora, 18th – 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Global Human Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781444351071.wbeghm062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1473,1318 +1542,1318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property Ownership and Inheritance Rights: Indicators of French Immigrant Women’s Empowerment Process in California, 1880-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women and Family Property</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2024, 978-1-032-59760-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003456131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003456131⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04738268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French immigrant women and their aging experience in California, 1880-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Arrizabalaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women, Migration, and Aging in the Americas. Analyzing Dependence and Autonomy in Old Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.23-43, 2023, 978-1-032-21180-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003267157-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003267157-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04252522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies matrimoniales des Français de Californie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Contente &amp; Isabelle Seguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps. Approches transdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bellaterra Editions, pp.233-256, 2023, 978-84-19160-48-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émigrantes basques en Californie entre 1880 et 1940. Reproduction et/ou émancipation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Tauzin-Castellanos &amp; Béñat Çuburu-Ithorotz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Émigration basque et béarnaise en Amérique : histoires familiales en construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Cairn, pp.111-130, 2023, 1070061654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Arrizabalaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women, Migration, and Aging in the Americas. Analyzing Dependence and Autonomy in Old Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1-20, 2023, 978-1-032-21180-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003267157-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003267157-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04252519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiating inheritance in the Western Pyrenees in the nineteenth century. Gender differentiated treatment and destinies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margareth Lanzinger, Janine Maegraith, Siglinde Clementi, Ellinor Forster, &amp; Christian Hagen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Negotiations of Gender and Property through Legal Regimes (14th-19th Century). Stipulating, Litigating, Mediating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.117-150, 2021, 978-90-04-45418-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Françai(se)s naturalisé(e)s américain(e)s : quel héritage français au cœur de la Californie depuis 1880 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Bourhis-Mariotti, François Pernot &amp; Éric Vial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homo americanus : des Amérindiens à Donald Trump, en passant par les pèlerins du Mayflower et John Wayne…</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l’oeil, pp.118-150, 2020, La bibliothèque fantôme, 2351372824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Marriages Among French Immigrants in Southern California, 1880-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermarriage throughout History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.426-450, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The house system in the Pyrenees: traditions and practices since the Modern Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finding ‘Ie’ in Western Society: Historical empirical study for the paralleling and contrasting between Japan and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ehime University Economics Study Series, pp.95-132, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basque diaspora, 18th – 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Global Human Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Publishing, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and migration in the Pyrenees in the nineteenth century: gender-differentiated patterns and destinies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Female Economic Strategies in the Modern World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pickring &amp; Chatto, pp.127-144, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Eléments de méthodologie générale pour une approche transnationale du Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Burgos-Vigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes sans frontières: stratégies féminines transnationales face à la mondialisation (XVIIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.1-24, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Households, Gender and the Production of Well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tindara Addabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Borderías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Owens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender Inequalities, Households and the Production of Well-Being in Modern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, pp.17-24, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles et statuts des femmes dans les sociétés pyrénéennes: le Pays Basque aux XIXe - XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donne e Lavoro. Prospettive per una storia delle montagne europee, XVIII-XX secc.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FrancoAngeli, pp.296-318, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succession strategies, family structures and domestic service in international perspective: the contribution of Antoinette Fauve-Chamoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Many Paths to Happiness? Studies in Population and Family History, a Festschrift for Antoinette Fauve-Chamoux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aksant, pp.26-46, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cent ans d’émigration basque française en Amérique du Nord: Synthèse et nouvelles perspectives (1860-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emigration de masse et émigration d’élite cers les Amériques au XIXe siècle. Le cas des Pyrénées basco-béarnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Gascogne, pp.113-155, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celibacy and Gender Inequalities in the Pyrenees in the Nineteenth and Twentieth Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender Inequalities, Households and the Production of Well-Being in Modern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, pp.219-234, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2794,505 +2863,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women, Migration, and Aging in the Americas. Analyzing Dependence and Autonomy in Old Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2023, 978-1-032-21180-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003267157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes sans frontières : stratégies transnationales féminines face à la mondialisation (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Burgos-Vigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes sans frontières : stratégies transnationales féminines face à la mondialisation, XIXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berna, Peter Lang, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Burgos</w:t>
+                <w:t xml:space="preserve">hal-01067897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many Paths to Happiness? Studies in Population and Family History, a Festschrift for Antoinette Fauve-Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Berna, Peter Lang, 2011</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Bolovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Eppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan W Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Louise Nagata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aksant, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Many Paths to Happiness? Studies in Population and Family History, a Festschrift for Antoinette Fauve-Chamoux</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender Inequalities, Households and the Production of Well-Being in Modern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Bolovan</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tindara Addabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Eppel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Borderías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Aksant, 2010</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ashgate Publishing, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3439,51 +3508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arrizabalaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738318v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003267157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.131.0097" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.129.0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444351071.wbeghm062" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003456131" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003267157-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252519v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003267157-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta Rodrigo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tindara Addabo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Border&#237;as" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Owens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Bolovan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Eppel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W Kok" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Louise Nagata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arrizabalaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119275v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331873v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003267157" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980152v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.131.0097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.129.0165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444351071.wbeghm062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003456131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003267157-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003267157-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta Rodrigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tindara Addabo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Border&#237;as" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Owens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Bolovan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Eppel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W Kok" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Louise Nagata" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>