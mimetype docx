--- v0 (2026-03-17)
+++ v1 (2026-05-21)
@@ -391,246 +391,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un unique « film de montage » pour le Maroc Indépendant : Archives, histoire et mémoire dans Mémoire 14 de Ahmed Bouanani (1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Schaeffer (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets du BAL n° 10 – Les temps de l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les presses du réel, pp.257, 2022, 978-2-37896-365-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes documentaires dans le Maroc des années 1960-70 – expérimentations, contraintes, censures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léa Morin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelques événements sans signification à re-constituer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zamân Books, pp.97-105, 2022, 979-10-93781-25-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Podróż » [voyage] to Poland: in search of a potential Moroccan cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magda Lipska (dir.); Monika Talarczyk (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hope is of a different colour, From the Global South to the Lodz Film School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum of Modern Art in Warsaw, pp.251-269, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177885v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04449953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouanani, la clef de la Septième Porte</w:t>
               </w:r>
@@ -963,523 +963,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« 6 et 12 » (1968) : une symphonie urbaine – Épisode 3 : une proposition esthétique fondatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 6 et 12 » (1968), une symphonie urbaine – Episode 1 : les tribulations d’un ultime film d’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« En quête de la Septième porte », Ali Essafi, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les « traces » de « Sigma 3 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 6 et 12 » (1968), une symphonie urbaine – Episode 2 : « la » symphonie urbaine du Maroc indépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments de mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouanani à Paris : 1961-1963, années cinématographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Septième Porte est parue !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178206v1</w:t>
-              </w:r>
-[...432 lines deleted...]
-                <w:t xml:space="preserve">hal-04178209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1569,174 +1569,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Filmer la rue en contexte autoritaire : la Longue Journée (Maroc, 1969). Reconstitution d’un tournage clandestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.142-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1895.8701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Transnational Trajectories of Moroccan Filmmakers: Film Training between Socialist Poland and Postcolonial France in the 1960s and 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF AFRICAN HISTORICAL STUDIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (3, SI), pp.355-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634268v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04177890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-dits, cicatrices, résistance : la censure cinématographique au Maroc dans les années 1960-1970</w:t>
               </w:r>
@@ -2010,252 +2010,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Le Facebook” : stratégies de communication alternatives dans les cinémas documentaires marocain et tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Interdisciplinaires de la Recherche en Communication AudioVisuelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cinéma et Internet : représentations, circulations, réception, 26, pp.61-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des créateurs et des curateurs aux frontières des arts visuels et du cinéma documentaire. Maroc – Tunisie (2011-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.53-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.10092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Documentary cinema and memory of political violence in post-authoritarian Morocco and Tunisia (2009–2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre-Bouthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of North African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (1-2), pp.225-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13629387.2018.1400774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177896v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-04177897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passage(s) à l’amateur&amp;quot; : d’un cinéma tunisien en libération – une histoire du documentaire tunisien (1964- 2014)</w:t>
               </w:r>
@@ -2840,51 +2840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre-Bouthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Tenfiche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04449981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouhmouch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moujane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04449953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2022.2036978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.8701" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2724" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.14617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2018.1400774" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.10092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03621714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Merolla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouanani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touda Bouanani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Berrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Essafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre-Bouthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Tenfiche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04449981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouhmouch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moujane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04449953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2022.2036978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.8701" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2724" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.14617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.10092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2018.1400774" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04178192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03621714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Merolla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04177882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouanani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touda Bouanani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Berrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Essafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>