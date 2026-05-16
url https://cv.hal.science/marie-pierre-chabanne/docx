--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -298,383 +298,383 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winckelmann au temple des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chabanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17, pp.227-244</w:t>
+              <w:t xml:space="preserve">, 2018, Stendhal et le XVIIIe siècle, n° 17, pp.227-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985542v1</w:t>
+                <w:t xml:space="preserve">hal-04646915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winckelmann au temple des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Stendhal et le XVIIIe siècle, n° 17, pp.227-244</w:t>
+              <w:t xml:space="preserve">, 2018, 17, pp.227-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646915v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Salon de 1824, ou l’ombre du beau moderne</w:t>
+                <w:t xml:space="preserve">L’ombre du beau moderne : Stendhal au Salon de 1824</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Stendhal et la critique, n° 16, p. 159-181</w:t>
+              <w:t xml:space="preserve">, 2017, Stendhal et la critique, 16, pp.159-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649693v1</w:t>
+                <w:t xml:space="preserve">hal-01876260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Salon de 1824, ou l'ombre du beau moderne</w:t>
+                <w:t xml:space="preserve">Le Salon de 1824, ou l’ombre du beau moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Stendhal et la critique, 16, pp.159-181</w:t>
+              <w:t xml:space="preserve">, 2017, Stendhal et la critique, n° 16, p. 159-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646897v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ombre du beau moderne : Stendhal au Salon de 1824</w:t>
+                <w:t xml:space="preserve">Le Salon de 1824, ou l'ombre du beau moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chabanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Stendhal et la critique, 16, pp.159-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876260v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artiste sur le champ de bataille. L’interprétation stendhalienne de la révolution antimédicéenne de 1529</w:t>
               </w:r>
@@ -1288,51 +1288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stendhal au Salon de 1824 : pour une manière brève dans la peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1389,174 +1389,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stendhal au Salon de 1824. Pour une manière brève dans la peinture</w:t>
+                <w:t xml:space="preserve">La Morte amoureuse, ange romantique de la Beauté, et les dispositifs pré-cinématographiques de Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ultra-bref. Le temps de la fulgurance, sous la direction de Cécile Meynard et Karima Thomas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le dépassement des limites. Au-delà de l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Presses universitaires de Rennes, pp.153-168, 2021, Le dépassement des limites. Au-delà de l'humain, 978-2-7535-8674-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.162001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649704v1</w:t>
+                <w:t xml:space="preserve">hal-04637104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Morte amoureuse, ange romantique de la Beauté, et les dispositifs pré-cinématographiques de Gautier</w:t>
+                <w:t xml:space="preserve">Stendhal au Salon de 1824. Pour une manière brève dans la peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dépassement des limites. Au-delà de l'humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’Ultra-bref. Le temps de la fulgurance, sous la direction de Cécile Meynard et Karima Thomas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.277-293, 2021, 978-2-86906-775-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.162001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04637104v1</w:t>
+                <w:t xml:space="preserve">hal-04649704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Histoire de la peinture en Italie : un sanctuaire pour l’heureux petit nombre</w:t>
               </w:r>
@@ -2611,169 +2611,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Histoire de la Peinture en Italie : pour une archéologie de l’esthétique stendhalienne</w:t>
+                <w:t xml:space="preserve">Dumas historien d'art ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Arrous. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire la peinture entre XVIIIe et XIXe siècles, sous la direction de Pascale Auraix-Jonchière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Presses Universitaires Blaise Pascal, pp.265-275, 2003, Révolutions et Romantismes, 978-2-84516-194-8</w:t>
+              <w:t xml:space="preserve">Dumas, une lecture de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve&amp;Larose, pp.535-552, 2003, 2-7068-1648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651202v1</w:t>
+                <w:t xml:space="preserve">hal-04931534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumas historien d'art ?</w:t>
+                <w:t xml:space="preserve">L’Histoire de la Peinture en Italie : pour une archéologie de l’esthétique stendhalienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dumas, une lecture de l'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maisonneuve&amp;Larose, pp.535-552, 2003, 2-7068-1648-1</w:t>
+              <w:t xml:space="preserve">Écrire la peinture entre XVIIIe et XIXe siècles, sous la direction de Pascale Auraix-Jonchière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Presses Universitaires Blaise Pascal, pp.265-275, 2003, Révolutions et Romantismes, 978-2-84516-194-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931534v1</w:t>
+                <w:t xml:space="preserve">hal-04651202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mâle Michel-Ange. Le paradoxe de l’Idéal</w:t>
               </w:r>
@@ -3000,51 +3000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71FA0AB5"/>
+    <w:nsid w:val="6E1FC29E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3231,51 +3231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-chabanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4808-8967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059900512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chabanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.28493" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.50430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04637276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04637104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/beaux-arts/3781-l-oeuvre-d-art-dans-le-discours-projet-signe-forme-9782752103208.html#" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daviet-Taylor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourmelen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4283" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04637220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/46101?lang=fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04637176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/114909" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corredor Marie-Rose" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=f3KxJXKGU0AC&amp;amp;pg=PA83" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.4044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04651202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04931534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.6258" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-chabanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4808-8967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059900512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chabanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646915v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.28493" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.50430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04637276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04638423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04637104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/beaux-arts/3781-l-oeuvre-d-art-dans-le-discours-projet-signe-forme-9782752103208.html#" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daviet-Taylor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourmelen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4283" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04637220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/46101?lang=fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04637176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/114909" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corredor Marie-Rose" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=f3KxJXKGU0AC&amp;amp;pg=PA83" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.4044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04931534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04651202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.6258" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>