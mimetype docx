--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -2191,486 +2191,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingre, ZAC des Varannes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur le versant du vallon : des confins de Cenabum au coeur du quartier de l'Université médiévale : Orléans, Loiret, ZAC Bourgogne : rapport de fouille, Pantin, Inrap CIF, 3 vol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villenave</w:t>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00713985v1</w:t>
+                <w:t xml:space="preserve">hal-03240933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble de fosses hallstattiennes à Château-Renard (Loiret)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Frénée</w:t>
+                <w:t xml:space="preserve">Fortifier la ville à la fin du Moyen-Age : l'accrue St Aignan : Loiret, Orléans, La Motte Sanguin, lot 3 nord : rapport de fouille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-00713822v1</w:t>
+                <w:t xml:space="preserve">hal-02008356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortifier la ville à la fin du Moyen-Age : l'accrue St Aignan : Loiret, Orléans, La Motte Sanguin, lot 3 nord : rapport de fouille.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+                <w:t xml:space="preserve">Un ensemble de fosses hallstattiennes à Château-Renard (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lallet</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02008356v1</w:t>
+                <w:t xml:space="preserve">halshs-00713822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le versant du vallon : des confins de Cenabum au coeur du quartier de l'Université médiévale : Orléans, Loiret, ZAC Bourgogne : rapport de fouille, Pantin, Inrap CIF, 3 vol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingre, ZAC des Varannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fl. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josset</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03240933v1</w:t>
+                <w:t xml:space="preserve">halshs-00713985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pannes-Villemandeur, Plateville-ZAC Arboria II (Loiret-Centre) : rapport de diagnostic</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AA06141401, Inrap. 2009, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4150,229 +4150,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne-en-Val - &amp;quot;19, route de Jargeau - parcelles AD 16, 17 et 18&amp;quot; (45.335.092 AH) (Loiret)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Blois - &amp;quot;87, rue du Foix&amp;quot; (41.018.086 AH) (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. David</w:t>
+                <w:t xml:space="preserve">A. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00379778v1</w:t>
+                <w:t xml:space="preserve">halshs-00379772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blois - &amp;quot;87, rue du Foix&amp;quot; (41.018.086 AH) (Loir-et-Cher)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Vienne-en-Val - &amp;quot;19, route de Jargeau - parcelles AD 16, 17 et 18&amp;quot; (45.335.092 AH) (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barthélémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+                <w:t xml:space="preserve">P. Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fontaine</w:t>
+                <w:t xml:space="preserve">F. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00379772v1</w:t>
+                <w:t xml:space="preserve">halshs-00379778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 28 rue des Bordes » à Bonnée</w:t>
               </w:r>
@@ -4645,51 +4645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01797007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05087000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baratin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Carmoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873445v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crogiez-P&#233;trequin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simonin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moirin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01797007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05087000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baratin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Carmoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873445v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crogiez-P&#233;trequin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simonin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moirin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>