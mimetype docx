--- v1 (2026-05-08)
+++ v2 (2026-05-30)
@@ -2191,486 +2191,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le versant du vallon : des confins de Cenabum au coeur du quartier de l'Université médiévale : Orléans, Loiret, ZAC Bourgogne : rapport de fouille, Pantin, Inrap CIF, 3 vol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingre, ZAC des Varannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josset</w:t>
+                <w:t xml:space="preserve">C. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
+                <w:t xml:space="preserve">Fl. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Carron</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2012</w:t>
+                <w:t xml:space="preserve">S. Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240933v1</w:t>
+                <w:t xml:space="preserve">halshs-00713985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortifier la ville à la fin du Moyen-Age : l'accrue St Aignan : Loiret, Orléans, La Motte Sanguin, lot 3 nord : rapport de fouille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Vacassy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Coussot</w:t>
+                <w:t xml:space="preserve">Carole Lallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble de fosses hallstattiennes à Château-Renard (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00713822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingre, ZAC des Varannes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Frénée</w:t>
+                <w:t xml:space="preserve">Sur le versant du vallon : des confins de Cenabum au coeur du quartier de l'Université médiévale : Orléans, Loiret, ZAC Bourgogne : rapport de fouille, Pantin, Inrap CIF, 3 vol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villenave</w:t>
+                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00713985v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pannes-Villemandeur, Plateville-ZAC Arboria II (Loiret-Centre) : rapport de diagnostic</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AA06141401, Inrap. 2009, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4150,229 +4150,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blois - &amp;quot;87, rue du Foix&amp;quot; (41.018.086 AH) (Loir-et-Cher)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Vienne-en-Val - &amp;quot;19, route de Jargeau - parcelles AD 16, 17 et 18&amp;quot; (45.335.092 AH) (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barthélémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+                <w:t xml:space="preserve">P. Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fontaine</w:t>
+                <w:t xml:space="preserve">F. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00379772v1</w:t>
+                <w:t xml:space="preserve">halshs-00379778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne-en-Val - &amp;quot;19, route de Jargeau - parcelles AD 16, 17 et 18&amp;quot; (45.335.092 AH) (Loiret)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Blois - &amp;quot;87, rue du Foix&amp;quot; (41.018.086 AH) (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. David</w:t>
+                <w:t xml:space="preserve">A. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00379778v1</w:t>
+                <w:t xml:space="preserve">halshs-00379772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 28 rue des Bordes » à Bonnée</w:t>
               </w:r>
@@ -4645,51 +4645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01797007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05087000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baratin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Carmoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873445v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crogiez-P&#233;trequin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simonin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moirin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01797007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05087000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baratin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Carmoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873445v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crogiez-P&#233;trequin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simonin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moirin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bourdais-Ehkirch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04832883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>