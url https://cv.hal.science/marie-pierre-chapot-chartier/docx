--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -598,295 +598,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic environment drives the emergence of cell wall-deficient dormant forms in Listeria</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms underlying the structural diversity of rhamnose-rich cell wall polysaccharides in lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Carreaux</w:t>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tachon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anastasia D Gazi</w:t>
+                <w:t xml:space="preserve">Jennifer Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52633-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (1), pp.105578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742896v1</w:t>
+                <w:t xml:space="preserve">hal-04516979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms underlying the structural diversity of rhamnose-rich cell wall polysaccharides in lactococci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquatic environment drives the emergence of cell wall-deficient dormant forms in Listeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Stéphane Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Mahony</w:t>
+                <w:t xml:space="preserve">Anastasia D Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 300 (1), pp.105578. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516979v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-production of exopolysaccharide by Lacticaseibacillus rhamnosus CNCM I-3690 strain cutbacks its beneficial effect on the host</w:t>
               </w:r>
@@ -1134,295 +1134,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04310218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced synthesis of phospho-polysaccharide in Lactococcus as a strategy to evade phage infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PBP2b Mutations Improve the Growth of Phage-Resistant Lactococcus cremoris Lacking Polysaccharide Pellicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conradus A.P. Giesbers</w:t>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Fagan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110415⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02103-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336462v1</w:t>
+                <w:t xml:space="preserve">hal-04159138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBP2b Mutations Improve the Growth of Phage-Resistant Lactococcus cremoris Lacking Polysaccharide Pellicle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Reduced synthesis of phospho-polysaccharide in Lactococcus as a strategy to evade phage infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conradus A.P. Giesbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Parlindungan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Palussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (6), </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 407, pp.110415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02103-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159138v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies of the deacylated glycolipids and lipoteichoic acid of &amp;lt;i&amp;gt;Lactococcus cremoris&amp;lt;/i&amp;gt; 3107</w:t>
               </w:r>
@@ -1434,51 +1434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Ruiz-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1938,265 +1938,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variations and roles of rhamnose-rich cell wall polysaccharides in Gram-positive bacteria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Phagocytosis of Lacticaseibacillus casei and Its Immunomodulatory Properties on Human Monocyte-Derived Dendritic Cells Depend on the Expression of Lc-p75, a Bacterial Peptidoglycan Hydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márta Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Muzsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Regulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tímea Szendi-Szatmári</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Czimmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102488⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.7620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23147620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786734v1</w:t>
+                <w:t xml:space="preserve">hal-03786750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Phagocytosis of Lacticaseibacillus casei and Its Immunomodulatory Properties on Human Monocyte-Derived Dendritic Cells Depend on the Expression of Lc-p75, a Bacterial Peptidoglycan Hydrolase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural variations and roles of rhamnose-rich cell wall polysaccharides in Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (14), pp.7620. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (10), pp.102488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23147620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786750v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ser/Thr Kinase-Dependent Phosphorylation of the Peptidoglycan Hydrolase CwlA Controls Its Export and Modulates Cell Division in Clostridioides difficile</w:t>
               </w:r>
@@ -2310,252 +2310,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03243540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial : Post-translational modifications in bacteria – The dynamics of bacterial physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Drame</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nienke Buddelmeijer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172 (7-8), pp. 103887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2021.103887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163203v1</w:t>
+                <w:t xml:space="preserve">hal-03786773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Post-translational modifications in bacteria – The dynamics of bacterial physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Drame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nienke Buddelmeijer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 172 (7-8), pp. 103887. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2021.103887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786773v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AsnB Mediates Amidation of Meso-Diaminopimelic Acid Residues in the Peptidoglycan of Listeria monocytogenes and Affects Bacterial Surface Properties and Host Cell Invasion</w:t>
               </w:r>
@@ -2848,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Palussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2956,77 +2956,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CWPS Rubik’s cube: Linking diversity of cell wall polysaccharide structures with the encoded biosynthetic machinery of selected Lactococcus lactis strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Frantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3488,51 +3488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Palussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,51 +4050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 461, pp.25-31. </w:t>
@@ -4138,307 +4138,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cwp19 Is a Novel Lytic Transglycosylase Involved in Stationary-Phase Autolysis Resulting in Toxin Release in Clostridium difficile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imane El Meouche</w:t>
+                <w:t xml:space="preserve">Determination of the cell wall polysaccharide and teichoic acid structures from &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; IL1403</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Lai-Kuen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00648-18⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 462, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02164689v1</w:t>
+                <w:t xml:space="preserve">hal-02628928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the cell wall polysaccharide and teichoic acid structures from &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; IL1403</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+                <w:t xml:space="preserve">Cwp19 Is a Novel Lytic Transglycosylase Involved in Stationary-Phase Autolysis Resulting in Toxin Release in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wydau-Dematteis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grard</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lai-Kuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00648-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02628928v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02164689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBP2b plays a key role in both peripheral growth and septum positioning in Lactococcus lactis</w:t>
               </w:r>
@@ -4820,252 +4820,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteins of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;: Bacterial resources for muco-adhesion in the gastrointestinal tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Another brick in the wall: a rhamnan polysaccharide trapped inside peptidoglycan of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julija Armalyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02247⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), 16p. / e01303-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01303-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625091v1</w:t>
+                <w:t xml:space="preserve">hal-02624504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another brick in the wall: a rhamnan polysaccharide trapped inside peptidoglycan of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface proteins of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;: Bacterial resources for muco-adhesion in the gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Meyrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (5), 16p. / e01303-17. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01303-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624504v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-Alanylation of teichoic acids contributes to Lactobacillus plantarum-mediated Drosophila growth during chronic undernutrition</w:t>
               </w:r>
@@ -5198,51 +5198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Cell Wall Plasticity by Nucleotide Metabolism in Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Solopova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6145,103 +6145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface proteome analysis of a natural isolate of Lactococcus lactis reveals the presence of pili able to bind human intestinal epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julija Armalyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (12), pp.3935-3947. </w:t>
@@ -6273,680 +6273,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and expression analysis of the vanG-like gene cluster of Clostridium difficile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Peltier</w:t>
+                <w:t xml:space="preserve">A Novel Type of Peptidoglycan-binding Domain Highly Specific for Amidated D-Asp Cross-bridge, Identified in Lactobacillus casei Bacteriophage Endolysins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Regulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuella Catel-Ferreira</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.065060-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (28), pp.20416 - 20426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.446344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003291v1</w:t>
+                <w:t xml:space="preserve">hal-01003290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lactococcal Phages Tuc2009 and TP901-1 Incorporate Two Alternate Forms of Their Tail Fiber into Their Virions for Infection Specialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. S. R. Stockdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer J. Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Peter J.-P. van Pijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288 (8), pp.5581 - 5590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M112.444901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Type of Peptidoglycan-binding Domain Highly Specific for Amidated D-Asp Cross-bridge, Identified in Lactobacillus casei Bacteriophage Endolysins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Regulski</w:t>
+                <w:t xml:space="preserve">Genomic and expression analysis of the vanG-like gene cluster of Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Catel-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 288 (28), pp.20416 - 20426. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 159, pp.1510 - 1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.446344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.065060-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003290v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Adsorption to Host, and Infection Mechanism of Virulent Lactococcal Phage p2</w:t>
+                <w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco-adhesion of lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia C. Bebeacua</w:t>
+                <w:t xml:space="preserve">Doan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise D. Tremblay</w:t>
+                <w:t xml:space="preserve">Thi-Ly Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine C. Farenc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (22), pp.12302-12312. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02033-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004635v1</w:t>
+                <w:t xml:space="preserve">hal-01204286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco-adhesion of lactococcus lactis</w:t>
+                <w:t xml:space="preserve">Structure, Adsorption to Host, and Infection Mechanism of Virulent Lactococcal Phage p2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Le</w:t>
+                <w:t xml:space="preserve">Cecilia C. Bebeacua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Ly Tran</w:t>
+                <w:t xml:space="preserve">Denise D. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Guerardel</w:t>
+                <w:t xml:space="preserve">Carine C. Farenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (22), pp.12302-12312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02033-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204286v1</w:t>
+                <w:t xml:space="preserve">hal-01004635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Glycosylation as a Novel Control Mechanism of Peptidoglycan Hydrolase Activity</w:t>
               </w:r>
@@ -7194,697 +7194,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the peptidoglycan hydrolase complement of [i]Lactobacillus casei[/i] and characterization of the major γ-D-glutamyl-L-lysyl-endopeptidase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingmar J. J. Claes</w:t>
+                <w:t xml:space="preserve">Dual Role for the O-Acetyltransferase OatA in Peptidoglycan Modification and Control of Cell Septation in [i]Lactobacillus plantarum[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lebeer</w:t>
+                <w:t xml:space="preserve">Guillaume Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032301⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189701v1</w:t>
+                <w:t xml:space="preserve">hal-01190719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lysozyme-Induced Peptidoglycan N-Acetylglucosamine Deacetylase PgdA (EF1843) Is Required for Enterococcus faecalis Virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">The Lysozyme-Induced Peptidoglycan N -Acetylglucosamine Deacetylase PgdA (EF1843) Is Required for Enterococcus faecalis Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">André Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 194 (22), pp.6066 - 6073. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+              <w:t xml:space="preserve">, 2012, 194 (22), pp.6066-6073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.00981-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003347v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PpiA, a surface PPIase of the cyclophilin family in[i] Lactococcus lactis[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trémillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Mazmouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0033516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Role for the O-Acetyltransferase OatA in Peptidoglycan Modification and Control of Cell Septation in [i]Lactobacillus plantarum[/i]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Andre</w:t>
+                <w:t xml:space="preserve">Analysis of the peptidoglycan hydrolase complement of [i]Lactobacillus casei[/i] and characterization of the major γ-D-glutamyl-L-lysyl-endopeptidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Regulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingmar J. J. Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupres</w:t>
+                <w:t xml:space="preserve">Sarah Lebeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190719v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lysozyme-Induced Peptidoglycan N -Acetylglucosamine Deacetylase PgdA (EF1843) Is Required for Enterococcus faecalis Virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">The Lysozyme-Induced Peptidoglycan N-Acetylglucosamine Deacetylase PgdA (EF1843) Is Required for Enterococcus faecalis Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Le Jeune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Andre Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 194 (22), pp.6066-6073. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+              <w:t xml:space="preserve">, 2012, 194 (22), pp.6066 - 6073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.00981-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322111v1</w:t>
+                <w:t xml:space="preserve">hal-01003347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key peptidoglycan hydrolases for morphogenesis, autolysis, and peptidoglycan composition of Lactobacillus plantarum WCFS1</w:t>
               </w:r>
@@ -8164,51 +8164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingmar J. J. Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Schoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Regulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8400,334 +8400,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the amidotransferase AsnB1 as being responsible for meso-diaminopimelic acid amidation in lactobacillus plantarum peptidoglycan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas T. Rolain</w:t>
+                <w:t xml:space="preserve">Clostridium difficile Has an Original Peptidoglycan Structure with a High Level of N-Acetylglucosamine Deacetylation and Mainly 3-3 Cross-links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Hols</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane I. El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.05060-11⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (33), pp.29053 - 29062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.259150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000626v1</w:t>
+                <w:t xml:space="preserve">hal-01004568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile Has an Original Peptidoglycan Structure with a High Level of N-Acetylglucosamine Deacetylation and Mainly 3-3 Cross-links</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Peltier</w:t>
+                <w:t xml:space="preserve">Identification of the amidotransferase AsnB1 as being responsible for meso-diaminopimelic acid amidation in lactobacillus plantarum peptidoglycan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane I. El Meouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lemée</w:t>
+                <w:t xml:space="preserve">Pascal P. Hols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 286 (33), pp.29053 - 29062. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (22), pp.6323 - 6330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.259150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.05060-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004568v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of N-acetylation level of peptidoglycan do not influence persistence of Lactococcus lactis in the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Watterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8855,51 +8855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8963,51 +8963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Acp, a Peptidoglycan Hydrolase of Clostridium perfringens with N-Acetylglucosaminidase Activity That Is Implicated in Cell Separation and Stress-Induced Autolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Camiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9212,333 +9212,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface physicochemical analysis of natural Lactococcus lactis strains reveals the existence of hydrophobic and low charged strains with altered adhesive properties</w:t>
+                <w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promote Streptococcus thermophilus cell separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstathios Giaouris</w:t>
+                <w:t xml:space="preserve">Séverine Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.09.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (5), pp.1205 - 1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06595.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604138v1</w:t>
+                <w:t xml:space="preserve">hal-01631244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promote Streptococcus thermophilus cell separation</w:t>
+                <w:t xml:space="preserve">Surface physicochemical analysis of natural Lactococcus lactis strains reveals the existence of hydrophobic and low charged strains with altered adhesive properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Layec</w:t>
+                <w:t xml:space="preserve">Efstathios Giaouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Gérard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (1), pp.2-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06595.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631244v1</w:t>
+                <w:t xml:space="preserve">hal-01604138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promoteStreptococcus thermophiluscell separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9547,51 +9547,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1205 - 1217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06595.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649054v1</w:t>
@@ -9602,77 +9602,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the degree of D-alanylation of teichoic acids in Lactococcus lactis alter resistance to cationic antimicrobials but have no effect on bacterial surface hydrophobicity and charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios Giaouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9732,51 +9732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcus faecalis constitutes an unusual bacterial model in lysozyme resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12791,243 +12791,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and sequencing of pepC, a cysteine aminopeptidase gene from Lactococcus lactis subsp.cremoris AM2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les peptidases des lactocoques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 59, pp.330-333</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 73, pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709409v1</w:t>
+                <w:t xml:space="preserve">hal-02702528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peptidases des lactocoques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning and sequencing of pepC, a cysteine aminopeptidase gene from Lactococcus lactis subsp.cremoris AM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Monnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
+                <w:t xml:space="preserve">Alain Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 73, pp.97-108</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 59, pp.330-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702528v1</w:t>
+                <w:t xml:space="preserve">hal-02709409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of (omega-N-(O-acyl)hydroxy amid) aminodicarboxylic acid pyrrolidides as potent inhibitors of proline-specific peptidases</w:t>
               </w:r>
@@ -13342,98 +13342,947 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 314, pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and structure elucidation of cell surface polysaccharides from Oenococcus oeni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Glycobiology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diving into bacterial dormancy: emergence of osmotically stable wall-less forms in an aquatic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Carreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia D Gazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Symposium on Problems of Listeria and Listeriosis (ISOPOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Norwich, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular mechanisms underlying the structural diversity of complex rhamnose-rich cell wall polysaccharides in lactococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Workshop Great Wall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sintra, Portugal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the biosynthesis pathway of the lactococcal polysaccharide pellicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Symposium on Lactic Acid Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, On line Conference, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pili present at the surface of a natural Lactococcus lactis strain confer adhesion to intestinal epithelial cells and to mucins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Goin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysis of mesophilic and thermophilic starter strains in UF cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Hannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDF Symposium on Cheese: Ripening, Characterization &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autolysis of the dairy Leuconostoc and detection of autolysins by renaturing gel electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cibik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The L,D-transpeptidation pathway is inhibited by antibiotics of the β-lactam class in Clostridioides difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M Oliveira Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13485,191 +14334,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into bacterial dormancy: emergence of osmotically stable wall-less forms in an aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Function analysis of Lactiplantibacillus plantarum DltE reveals D-alanylated lipoteichoic acids as direct symbiotic cues supporting Drosophila juvenile growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Nikolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13721,1306 +14570,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Akherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-alanylation of Teichoic Acids in Bacilli impedes the immune sensing of peptidoglycan in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynoun Attieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Kallassy Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rejasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Gomperts Boneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300470v1</w:t>
-              </w:r>
-[...722 lines deleted...]
-                <w:t xml:space="preserve">hal-02837764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et Fonction de la Paroi des Bactéries Lactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weblactic - Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, On line meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of rhamnose-rich cell wall polysaccharides in lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference - Lactic Acid Bacteria Biology, Symbiosis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ventura, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms underlying the structural diversity of complex rhamnose-rich cell wall polysaccharides in lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Lactic Acid Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into biosynthesis and role of cell wall-anchored polysaccharides in lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Great Wall Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Oolong Tea extract pour visualiser une architecture de la paroi des bactéries gram positif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15035,319 +15160,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco- adhesion of Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ly Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.T.L. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the muco-adhesion of Lactococcus lactis using shear-stress flow and particle tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ly Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyse de Lactococcus lactis induite par des phages au cours de l'affinage de fromages de types Saint-Paulin et impact sur la protéolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kawabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15406,120 +15531,120 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium IDF, "Ripening and Quality of Cheeses"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les autolyses des bactéries lactiques (lyse, peptidoglycane, affinage du fromage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque du club des bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15529,51 +15654,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminopeptidase C (PepC) of lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15589,65 +15714,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of proteolytic enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 1998, 0-12-079370-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId479"/>
+      <w:footerReference w:type="default" r:id="rId481"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15715,51 +15840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B67A51E9"/>
+    <w:nsid w:val="47FCA46A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15946,51 +16071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-chapot-chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4947-0519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073298441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05507741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Vinogradov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Oliveira Paiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oueled-Chama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112227" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mahony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32116-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04310218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar Gautam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Makki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Brabec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ade9767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conradus A.P. Giesbers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fagan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Parlindungan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Ruiz-Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108898" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolopoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ravaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84669" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata C Matos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17434-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04049596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Erazo Garzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kelleher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bottacini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvej &#216;stergaard Breum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14156" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102488" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta T&#243;th" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Muzsai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Regulski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szendi-Szatm&#225;ri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Czimmerer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cuenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00519-21" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Buddelmeijer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2021.103887" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rogiers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.760253" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Xiang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yi Foo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00324-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Frantzen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14561" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00005-19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Duch&#234;ne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Knoops" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00713" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01875323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr01766b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620970v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Murphy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.03.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL1D0F2D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau-Dematteis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00648-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFR1JQ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laurie Haustenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perez Nunez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Chauhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13673" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625091v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02247" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01303-17" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gervais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Courtin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0038-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605049v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.09.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00236" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1501897112" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Anzengruber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar J. J. Claes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Debreczeny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hofbauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.078162-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Azevedo Magalhaes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Innocentin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084509" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Vinogradov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00880-14" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003291v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.065060-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001577v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. S. R. Stockdale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Mahony" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter J.-P. van Pijkeren" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.444901" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.446344" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004635v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise D. Tremblay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Farenc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02033-13" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Degand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.470716" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002756" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189701v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032301" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003347v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Le Jeune" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00981-12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#233;millon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Mazmouz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033516" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190719v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047893" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322111v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Jeune" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Bron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-11-137" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004187v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C. Roces" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Rodriguez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00795-12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Schoofs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031588" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis E. Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Rolain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.241414" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000626v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Hols" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05060-11" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004568v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Peltier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane I. El Meouche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.259150" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.08.017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBWPBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.082958" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourgeois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Couture-Tosi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01546-09" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Leena Hyyryl&#228;inen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumila C. Marciniak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dahncke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Pieti&#228;inen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07188.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604138v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.09.006" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B578F9FV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00078-08" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658015v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00571-07" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658665v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00285-06" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679333v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.08.024" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679391v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Raux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27878-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673336v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689452v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson-Kao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294327v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Chapot-Chartier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692690v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cesselin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Sinderen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695173v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695630v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294318v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cesselin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294331v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gripon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692416v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690365v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lepeuple" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Gemert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695706v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688382v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696087v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702268v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mitsou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigolet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709726v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mistou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700458v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709409v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702528v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708270v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Demuth" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlenzig" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schierhorn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701069v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862974v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778085v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300470v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697876v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324853v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whitfield" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324868v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837764v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hemme" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324823v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324497v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324709v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324558v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608149v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839000v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837063v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838917v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-chapot-chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4947-0519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073298441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05507741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Vinogradov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Oliveira Paiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oueled-Chama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112227" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mahony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105578" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32116-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04310218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar Gautam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Makki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Brabec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ade9767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conradus A.P. Giesbers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Parlindungan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110415" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Ruiz-Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108898" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolopoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ravaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84669" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata C Matos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17434-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04049596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Erazo Garzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kelleher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bottacini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvej &#216;stergaard Breum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14156" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta T&#243;th" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Muzsai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Regulski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szendi-Szatm&#225;ri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Czimmerer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102488" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cuenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00519-21" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Buddelmeijer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2021.103887" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rogiers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.760253" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Xiang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yi Foo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00324-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Frantzen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14561" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00005-19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Duch&#234;ne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Knoops" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00713" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01875323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr01766b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620970v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Murphy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.03.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL1D0F2D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFR1JQ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau-Dematteis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00648-18" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laurie Haustenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perez Nunez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Chauhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13673" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01303-17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625091v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02247" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gervais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Courtin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0038-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605049v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.09.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00236" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1501897112" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Anzengruber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar J. J. Claes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Debreczeny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hofbauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.078162-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Azevedo Magalhaes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Innocentin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084509" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Vinogradov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00880-14" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.446344" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001577v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. S. R. Stockdale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Mahony" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter J.-P. van Pijkeren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.444901" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.065060-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise D. Tremblay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Farenc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02033-13" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Degand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.470716" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002756" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047893" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Jeune" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00981-12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#233;millon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Mazmouz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033516" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189701v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032301" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003347v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Le Jeune" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Bron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-11-137" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004187v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C. Roces" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Rodriguez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00795-12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Schoofs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031588" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis E. Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Rolain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.241414" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004568v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Peltier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane I. El Meouche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.259150" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000626v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Hols" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05060-11" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.08.017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBWPBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.082958" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourgeois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Couture-Tosi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01546-09" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Leena Hyyryl&#228;inen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumila C. Marciniak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dahncke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Pieti&#228;inen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07188.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604138v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.09.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B578F9FV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00078-08" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658015v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00571-07" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658665v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00285-06" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679333v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.08.024" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679391v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Raux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27878-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673336v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689452v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson-Kao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294327v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Chapot-Chartier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692690v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cesselin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Sinderen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695173v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695630v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294318v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cesselin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294331v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gripon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692416v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690365v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lepeuple" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Gemert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695706v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688382v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696087v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702268v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mitsou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigolet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709726v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mistou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700458v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702528v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709409v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708270v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Demuth" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlenzig" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schierhorn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701069v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577104v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff-Le Marrec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697876v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324853v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whitfield" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324868v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837764v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hemme" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862974v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778085v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300470v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324823v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324497v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324709v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324558v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608149v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839000v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837063v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838917v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>