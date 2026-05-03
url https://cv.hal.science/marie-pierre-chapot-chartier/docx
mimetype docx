--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1938,265 +1938,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Phagocytosis of Lacticaseibacillus casei and Its Immunomodulatory Properties on Human Monocyte-Derived Dendritic Cells Depend on the Expression of Lc-p75, a Bacterial Peptidoglycan Hydrolase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural variations and roles of rhamnose-rich cell wall polysaccharides in Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23147620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (10), pp.102488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786750v1</w:t>
+                <w:t xml:space="preserve">hal-03786734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variations and roles of rhamnose-rich cell wall polysaccharides in Gram-positive bacteria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Phagocytosis of Lacticaseibacillus casei and Its Immunomodulatory Properties on Human Monocyte-Derived Dendritic Cells Depend on the Expression of Lc-p75, a Bacterial Peptidoglycan Hydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márta Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Muzsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Regulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tímea Szendi-Szatmári</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Czimmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 298 (10), pp.102488. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.7620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23147620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786734v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ser/Thr Kinase-Dependent Phosphorylation of the Peptidoglycan Hydrolase CwlA Controls Its Export and Modulates Cell Division in Clostridioides difficile</w:t>
               </w:r>
@@ -2310,252 +2310,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03243540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Post-translational modifications in bacteria – The dynamics of bacterial physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Drame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2021.103887⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786773v1</w:t>
+                <w:t xml:space="preserve">hal-03163203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial : Post-translational modifications in bacteria – The dynamics of bacterial physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nienke Buddelmeijer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172 (7-8), pp. 103887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2021.103887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163203v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AsnB Mediates Amidation of Meso-Diaminopimelic Acid Residues in the Peptidoglycan of Listeria monocytogenes and Affects Bacterial Surface Properties and Host Cell Invasion</w:t>
               </w:r>
@@ -2956,77 +2956,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5198,51 +5198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Cell Wall Plasticity by Nucleotide Metabolism in Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Solopova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6279,51 +6279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Type of Peptidoglycan-binding Domain Highly Specific for Amidated D-Asp Cross-bridge, Identified in Lactobacillus casei Bacteriophage Endolysins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Regulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7462,191 +7462,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PpiA, a surface PPIase of the cyclophilin family in[i] Lactococcus lactis[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lysozyme-Induced Peptidoglycan N-Acetylglucosamine Deacetylase PgdA (EF1843) Is Required for Enterococcus faecalis Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Trémillon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t>
+                <w:t xml:space="preserve">Andre Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033516⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (22), pp.6066 - 6073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00981-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189697v1</w:t>
+                <w:t xml:space="preserve">hal-01003347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the peptidoglycan hydrolase complement of [i]Lactobacillus casei[/i] and characterization of the major γ-D-glutamyl-L-lysyl-endopeptidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Regulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7654,237 +7654,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingmar J. J. Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lebeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0032301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lysozyme-Induced Peptidoglycan N-Acetylglucosamine Deacetylase PgdA (EF1843) Is Required for Enterococcus faecalis Virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Thorpe</w:t>
+                <w:t xml:space="preserve">PpiA, a surface PPIase of the cyclophilin family in[i] Lactococcus lactis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trémillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Llull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Mazmouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gratadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00981-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003347v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key peptidoglycan hydrolases for morphogenesis, autolysis, and peptidoglycan composition of Lactobacillus plantarum WCFS1</w:t>
               </w:r>
@@ -8164,51 +8164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingmar J. J. Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Schoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Regulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8400,291 +8400,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile Has an Original Peptidoglycan Structure with a High Level of N-Acetylglucosamine Deacetylation and Mainly 3-3 Cross-links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the amidotransferase AsnB1 as being responsible for meso-diaminopimelic acid amidation in lactobacillus plantarum peptidoglycan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann J. Peltier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lemée</w:t>
+                <w:t xml:space="preserve">Pascal P. Hols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.259150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (22), pp.6323 - 6330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.05060-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004568v1</w:t>
+                <w:t xml:space="preserve">hal-01000626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the amidotransferase AsnB1 as being responsible for meso-diaminopimelic acid amidation in lactobacillus plantarum peptidoglycan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas T. Rolain</w:t>
+                <w:t xml:space="preserve">Clostridium difficile Has an Original Peptidoglycan Structure with a High Level of N-Acetylglucosamine Deacetylation and Mainly 3-3 Cross-links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Hols</w:t>
+                <w:t xml:space="preserve">Imane I. El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 193 (22), pp.6323 - 6330. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (33), pp.29053 - 29062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.05060-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.259150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000626v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of N-acetylation level of peptidoglycan do not influence persistence of Lactococcus lactis in the gastrointestinal tract</w:t>
               </w:r>
@@ -8963,51 +8963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Acp, a Peptidoglycan Hydrolase of Clostridium perfringens with N-Acetylglucosaminidase Activity That Is Implicated in Cell Separation and Stress-Induced Autolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Camiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12545,273 +12545,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation and preliminary X-ray analysis of PepC, a thiol aminopeptidase from Lactoccocus lactis homologous to bleomycin hydrolase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autolysis of two strains of Lactococcus lactis during cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Y. Mistou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Nardi</w:t>
+                <w:t xml:space="preserve">C. Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 237 (1), pp.160-162</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4, pp.251-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709726v1</w:t>
+                <w:t xml:space="preserve">hal-02700458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autolysis of two strains of Lactococcus lactis during cheese ripening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallisation and preliminary X-ray analysis of PepC, a thiol aminopeptidase from Lactoccocus lactis homologous to bleomycin hydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Vassal</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4, pp.251-269</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 237 (1), pp.160-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700458v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptidases des lactocoques</w:t>
               </w:r>
@@ -13177,51 +13177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Pos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13476,51 +13476,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Glycobiology Meeting</w:t>
+              <w:t xml:space="preserve">34 th Joint Glycobiology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15681,51 +15681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminopeptidase C (PepC) of lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Mistou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of proteolytic enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 1998, 0-12-079370-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15840,51 +15840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47FCA46A"/>
+    <w:nsid w:val="EE28D7AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16071,51 +16071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-chapot-chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4947-0519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073298441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05507741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Vinogradov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Oliveira Paiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oueled-Chama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112227" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mahony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105578" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32116-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04310218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar Gautam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Makki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Brabec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ade9767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conradus A.P. Giesbers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Parlindungan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110415" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Ruiz-Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108898" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolopoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ravaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84669" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata C Matos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17434-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04049596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Erazo Garzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kelleher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bottacini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvej &#216;stergaard Breum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14156" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta T&#243;th" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Muzsai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Regulski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szendi-Szatm&#225;ri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Czimmerer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102488" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cuenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00519-21" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Buddelmeijer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2021.103887" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rogiers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.760253" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Xiang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yi Foo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00324-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Frantzen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14561" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00005-19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Duch&#234;ne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Knoops" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00713" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01875323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr01766b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620970v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Murphy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.03.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL1D0F2D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFR1JQ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau-Dematteis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00648-18" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laurie Haustenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perez Nunez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Chauhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13673" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01303-17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625091v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02247" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gervais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Courtin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0038-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605049v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.09.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00236" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1501897112" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Anzengruber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar J. J. Claes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Debreczeny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hofbauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.078162-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Azevedo Magalhaes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Innocentin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084509" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Vinogradov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00880-14" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.446344" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001577v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. S. R. Stockdale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Mahony" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter J.-P. van Pijkeren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.444901" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.065060-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise D. Tremblay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Farenc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02033-13" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Degand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.470716" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002756" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047893" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Jeune" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00981-12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#233;millon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Mazmouz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033516" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189701v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032301" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003347v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Le Jeune" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Bron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-11-137" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004187v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C. Roces" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Rodriguez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00795-12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Schoofs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031588" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis E. Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Rolain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.241414" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004568v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Peltier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane I. El Meouche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.259150" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000626v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Hols" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05060-11" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.08.017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBWPBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.082958" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourgeois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Couture-Tosi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01546-09" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Leena Hyyryl&#228;inen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumila C. Marciniak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dahncke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Pieti&#228;inen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07188.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604138v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.09.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B578F9FV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00078-08" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658015v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00571-07" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658665v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00285-06" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679333v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.08.024" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679391v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Raux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27878-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673336v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689452v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson-Kao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294327v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Chapot-Chartier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692690v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cesselin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Sinderen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695173v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695630v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294318v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cesselin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294331v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gripon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692416v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690365v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lepeuple" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Gemert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695706v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688382v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696087v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702268v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mitsou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigolet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709726v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mistou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700458v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702528v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709409v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708270v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Demuth" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlenzig" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schierhorn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701069v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577104v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff-Le Marrec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697876v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324853v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whitfield" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324868v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837764v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hemme" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862974v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778085v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300470v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324823v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324497v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324709v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324558v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608149v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839000v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837063v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838917v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-chapot-chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4947-0519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073298441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05507741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Vinogradov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Oliveira Paiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oueled-Chama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112227" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mahony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105578" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32116-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04310218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar Gautam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Makki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Brabec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ade9767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conradus A.P. Giesbers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Parlindungan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110415" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Ruiz-Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108898" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolopoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ravaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84669" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata C Matos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17434-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04049596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Erazo Garzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kelleher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bottacini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvej &#216;stergaard Breum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14156" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102488" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta T&#243;th" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Muzsai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Regulski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szendi-Szatm&#225;ri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Czimmerer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cuenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00519-21" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Buddelmeijer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2021.103887" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rogiers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.760253" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Xiang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yi Foo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00324-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Frantzen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14561" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00005-19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Duch&#234;ne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Knoops" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00713" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01875323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr01766b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620970v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Murphy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.03.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL1D0F2D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFR1JQ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau-Dematteis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00648-18" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laurie Haustenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perez Nunez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Chauhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13673" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01303-17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625091v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02247" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gervais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Courtin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0038-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605049v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.09.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00236" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1501897112" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Anzengruber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar J. J. Claes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Debreczeny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hofbauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.078162-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Azevedo Magalhaes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Innocentin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084509" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Vinogradov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00880-14" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.446344" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001577v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. S. R. Stockdale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Mahony" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter J.-P. van Pijkeren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.444901" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.065060-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise D. Tremblay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Farenc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02033-13" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Degand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.470716" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002756" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047893" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Jeune" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00981-12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Le Jeune" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189701v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032301" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#233;millon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Mazmouz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033516" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Bron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-11-137" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004187v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C. Roces" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Rodriguez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00795-12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Schoofs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031588" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis E. Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Rolain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.241414" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000626v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Hols" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05060-11" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004568v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Peltier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane I. El Meouche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.259150" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.08.017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBWPBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.082958" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourgeois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Couture-Tosi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01546-09" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Leena Hyyryl&#228;inen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumila C. Marciniak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dahncke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Pieti&#228;inen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07188.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604138v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.09.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B578F9FV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00078-08" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658015v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00571-07" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658665v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00285-06" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679333v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.08.024" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679391v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Raux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27878-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673336v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689452v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson-Kao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294327v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Chapot-Chartier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692690v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cesselin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Sinderen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695173v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695630v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294318v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cesselin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294331v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gripon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692416v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690365v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lepeuple" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Gemert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695706v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688382v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696087v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702268v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mitsou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigolet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700458v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709726v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mistou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702528v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709409v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708270v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Demuth" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlenzig" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schierhorn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701069v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577104v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff-Le Marrec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697876v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324853v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whitfield" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324868v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837764v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hemme" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862974v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778085v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300470v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324823v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324497v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324709v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324558v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608149v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839000v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837063v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838917v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>