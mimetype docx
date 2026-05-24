--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -866,4409 +866,4409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-production of exopolysaccharide by Lacticaseibacillus rhamnosus CNCM I-3690 strain cutbacks its beneficial effect on the host</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PBP2b Mutations Improve the Growth of Phage-Resistant Lactococcus cremoris Lacking Polysaccharide Pellicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Martín</w:t>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benítez-Cabello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Chamignon</w:t>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32116-3⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02103-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297242v1</w:t>
+                <w:t xml:space="preserve">hal-04159138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbe-mediated intestinal NOD2 stimulation improves linear growth of undernourished infant mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Brabec</w:t>
+                <w:t xml:space="preserve">Reduced synthesis of phospho-polysaccharide in Lactococcus as a strategy to evade phage infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conradus A.P. Giesbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Parlindungan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.ade9767⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 407, pp.110415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04310218v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBP2b Mutations Improve the Growth of Phage-Resistant Lactococcus cremoris Lacking Polysaccharide Pellicle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+                <w:t xml:space="preserve">Structural studies of the deacylated glycolipids and lipoteichoic acid of &amp;lt;i&amp;gt;Lactococcus cremoris&amp;lt;/i&amp;gt; 3107</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Ruiz-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.02103-22⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 531, pp.108898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2023.108898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159138v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced synthesis of phospho-polysaccharide in Lactococcus as a strategy to evade phage infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure–function analysis of Lactiplantibacillus plantarum DltE reveals D-alanylated lipoteichoic acids as direct cues supporting Drosophila juvenile growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Palussière</w:t>
+                <w:t xml:space="preserve">Nikos Nikolopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Akherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110415⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.84669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336462v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of the deacylated glycolipids and lipoteichoic acid of &amp;lt;i&amp;gt;Lactococcus cremoris&amp;lt;/i&amp;gt; 3107</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Over-production of exopolysaccharide by Lacticaseibacillus rhamnosus CNCM I-3690 strain cutbacks its beneficial effect on the host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benítez-Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Ruiz-Cruz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Mahony</w:t>
+                <w:t xml:space="preserve">M. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Grard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+                <w:t xml:space="preserve">C. Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2023.108898⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp. 6114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32116-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161097v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–function analysis of Lactiplantibacillus plantarum DltE reveals D-alanylated lipoteichoic acids as direct cues supporting Drosophila juvenile growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbe-mediated intestinal NOD2 stimulation improves linear growth of undernourished infant mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwarzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Nikolopoulos</w:t>
+                <w:t xml:space="preserve">Umesh Kumar Gautam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Matos</w:t>
+                <w:t xml:space="preserve">Kassem Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Ravaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Akherraz</w:t>
+                <w:t xml:space="preserve">Tomáš Brabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6634), pp.826-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.84669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.ade9767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237731v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04310218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DltC acts as an interaction hub for AcpS, DltA and DltB in the teichoic acid d-alanylation pathway of Lactiplantibacillus plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Nikolopoulos</w:t>
+                <w:t xml:space="preserve">Host genetic requirements for DNA release of lactococcal phage TP901 ‐1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Ruiz-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata C Matos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Andrea Erazo Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Ayala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssam Akherraz</w:t>
+                <w:t xml:space="preserve">Philip Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bottacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solvej Østergaard Breum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17434-2⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.2875-2889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758310v1</w:t>
+                <w:t xml:space="preserve">hal-04049596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genetic requirements for DNA release of lactococcal phage TP901 ‐1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural variations and roles of rhamnose-rich cell wall polysaccharides in Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (10), pp.102488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049596v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variations and roles of rhamnose-rich cell wall polysaccharides in Gram-positive bacteria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Phagocytosis of Lacticaseibacillus casei and Its Immunomodulatory Properties on Human Monocyte-Derived Dendritic Cells Depend on the Expression of Lc-p75, a Bacterial Peptidoglycan Hydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márta Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Muzsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Regulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tímea Szendi-Szatmári</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Czimmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102488⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (14), pp.7620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23147620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786734v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Phagocytosis of Lacticaseibacillus casei and Its Immunomodulatory Properties on Human Monocyte-Derived Dendritic Cells Depend on the Expression of Lc-p75, a Bacterial Peptidoglycan Hydrolase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Regulski</w:t>
+                <w:t xml:space="preserve">DltC acts as an interaction hub for AcpS, DltA and DltB in the teichoic acid d-alanylation pathway of Lactiplantibacillus plantarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Nikolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tímea Szendi-Szatmári</w:t>
+                <w:t xml:space="preserve">Renata C Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Czimmerer</w:t>
+                <w:t xml:space="preserve">Isabel Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Akherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (14), pp.7620. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.13133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23147620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17434-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786750v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ser/Thr Kinase-Dependent Phosphorylation of the Peptidoglycan Hydrolase CwlA Controls Its Export and Modulates Cell Division in Clostridioides difficile</w:t>
+                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
+                <w:t xml:space="preserve">Ibrahima Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cuenot</w:t>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Douché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Giai Gianetto</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00519-21⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03243540v1</w:t>
+                <w:t xml:space="preserve">hal-03163203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Editorial : Post-translational modifications in bacteria – The dynamics of bacterial physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke Buddelmeijer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172 (7-8), pp. 103887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2021.103887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163203v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Post-translational modifications in bacteria – The dynamics of bacterial physiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">AsnB Mediates Amidation of Meso-Diaminopimelic Acid Residues in the Peptidoglycan of Listeria monocytogenes and Affects Bacterial Surface Properties and Host Cell Invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Rogiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2021.103887⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (760253), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.760253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786773v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AsnB Mediates Amidation of Meso-Diaminopimelic Acid Residues in the Peptidoglycan of Listeria monocytogenes and Affects Bacterial Surface Properties and Host Cell Invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic di-AMP Oversight of Counter-Ion Osmolyte Pools Impacts Intrinsic Cefuroxime Resistance in Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Thi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Sun</w:t>
+                <w:t xml:space="preserve">Yuwei Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Rogiers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+                <w:t xml:space="preserve">Su Yi Foo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bierne</w:t>
+                <w:t xml:space="preserve">Manuel Plan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (760253), </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.e00324-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.760253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00324-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620713v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic di-AMP Oversight of Counter-Ion Osmolyte Pools Impacts Intrinsic Cefuroxime Resistance in Lactococcus lactis</w:t>
+                <w:t xml:space="preserve">Ser/Thr Kinase-Dependent Phosphorylation of the Peptidoglycan Hydrolase CwlA Controls Its Export and Modulates Cell Division in Clostridioides difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huong Thi Pham</w:t>
+                <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Shi</w:t>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwei Xiang</w:t>
+                <w:t xml:space="preserve">Elodie Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Yi Foo</w:t>
+                <w:t xml:space="preserve">Thibaut Douché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Plan</w:t>
+                <w:t xml:space="preserve">Quentin Giai Gianetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.e00324-21. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.e00519-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00324-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00519-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786864v1</w:t>
+                <w:t xml:space="preserve">pasteur-03243540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three distinct glycosylation pathways are involved in the decoration of $Lactococcus\ lactis$ cell wall glycopolymers</w:t>
+                <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Theodorou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Palussière</w:t>
+                <w:t xml:space="preserve">Ibrahima Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 295 (16), pp.5519-5532. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.21411-21423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c03069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565128v1</w:t>
+                <w:t xml:space="preserve">hal-02860018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
+                <w:t xml:space="preserve">Cell wall homeostasis in lactic acid bacteria: threats and defences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Dramé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Beatriz Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (19), pp.21411-21423. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (5), pp.538-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c03069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860018v1</w:t>
+                <w:t xml:space="preserve">hal-03351403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall homeostasis in lactic acid bacteria: threats and defences</w:t>
+                <w:t xml:space="preserve">Complete Structure of the Enterococcal Polysaccharide Antigen (EPA) of Vancomycin-Resistant Enterococcus faecalis V583 Reveals that EPA Decorations Are Teichoic Acids Covalently Linked to a Rhamnopolysaccharide Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Martínez</w:t>
+                <w:t xml:space="preserve">Yann Guerardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rodríguez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (5), pp.538-564. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), 15p. / e00277-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00277-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351403v1</w:t>
+                <w:t xml:space="preserve">hal-03021463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Structure of the Enterococcal Polysaccharide Antigen (EPA) of Vancomycin-Resistant Enterococcus faecalis V583 Reveals that EPA Decorations Are Teichoic Acids Covalently Linked to a Rhamnopolysaccharide Backbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CWPS Rubik’s cube: Linking diversity of cell wall polysaccharide structures with the encoded biosynthetic machinery of selected Lactococcus lactis strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guerardel</w:t>
+                <w:t xml:space="preserve">Cyril Frantzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Furlan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+                <w:t xml:space="preserve">Ilias Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (2), 15p. / e00277-20. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114 (4), pp.582-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.00277-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021463v2</w:t>
+                <w:t xml:space="preserve">hal-03786889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CWPS Rubik’s cube: Linking diversity of cell wall polysaccharide structures with the encoded biosynthetic machinery of selected Lactococcus lactis strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Mahony</w:t>
+                <w:t xml:space="preserve">Three distinct glycosylation pathways are involved in the decoration of $Lactococcus\ lactis$ cell wall glycopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Frantzen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 114 (4), pp.582-596. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (16), pp.5519-5532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.14561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786889v1</w:t>
+                <w:t xml:space="preserve">hal-02565128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-chain assembly pathway generates the high structural diversity of cell-wall polysaccharides in $Lactococcus\ lactis$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+                <w:t xml:space="preserve">The Ser/Thr kinase PrkC participates in cell wall homeostasis and antimicrobial resistance in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Douche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009957⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87 (8), pp.e00005-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00005-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343068v1</w:t>
+                <w:t xml:space="preserve">pasteur-02164685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ser/Thr kinase PrkC participates in cell wall homeostasis and antimicrobial resistance in Clostridium difficile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct and specific role of NIpC/P60 endopeptidases LytA and LytB in cell elongation and division of lactobacillus plantarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gorgette</w:t>
+                <w:t xml:space="preserve">Marie-Clémence Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Knoops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00005-19⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02164685v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct and specific role of NIpC/P60 endopeptidases LytA and LytB in cell elongation and division of lactobacillus plantarum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rolain</w:t>
+                <w:t xml:space="preserve">A dual-chain assembly pathway generates the high structural diversity of cell-wall polysaccharides in $Lactococcus\ lactis$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Knoops</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (46), pp.17612-17625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627987v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the influence of cell surface polysaccharides on nanodendrimer binding to Gram-negative and Gram-positive bacteria using single-nanoparticle force spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural studies of the cell wall polysaccharide from &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; UC509.9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Beaussart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+                <w:t xml:space="preserve">James Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nr01766b⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 461, pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01875323v1</w:t>
+                <w:t xml:space="preserve">hal-02620970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of the cell wall polysaccharide from &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; UC509.9</w:t>
+                <w:t xml:space="preserve">Determination of the cell wall polysaccharide and teichoic acid structures from &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; IL1403</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 461, pp.25-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 462, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620970v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the cell wall polysaccharide and teichoic acid structures from &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; IL1403</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+                <w:t xml:space="preserve">Cwp19 Is a Novel Lytic Transglycosylase Involved in Stationary-Phase Autolysis Resulting in Toxin Release in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wydau-Dematteis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grard</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lai-Kuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00648-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02628928v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02164689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cwp19 Is a Novel Lytic Transglycosylase Involved in Stationary-Phase Autolysis Resulting in Toxin Release in Clostridium difficile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PBP2b plays a key role in both peripheral growth and septum positioning in Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane El Meouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Blandine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+                <w:t xml:space="preserve">Gabrielle Laurie Haustenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Lai-Kuen</w:t>
+                <w:t xml:space="preserve">Daniel Perez Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.1-19. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0198014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00648-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02164689v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBP2b plays a key role in both peripheral growth and septum positioning in Lactococcus lactis</w:t>
+                <w:t xml:space="preserve">Probing the influence of cell surface polysaccharides on nanodendrimer binding to Gram-negative and Gram-positive bacteria using single-nanoparticle force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Duchêne</w:t>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Laurie Haustenne</w:t>
+                <w:t xml:space="preserve">Christophe Beloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Perez Nunez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0198014. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (26), pp.12743 - 12753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8nr01766b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806302v1</w:t>
+                <w:t xml:space="preserve">pasteur-01875323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DltX of &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; Is essential for d-alanylation of teichoic acids and resistance to antimicrobial response in insects</w:t>
+                <w:t xml:space="preserve">Hydrolysis of peptidoglycan is modulated by amidation of meso-diaminopimelic acid and Mg2+ in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita R. Kamar</w:t>
+                <w:t xml:space="preserve">Alex Dajkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rejasse</w:t>
+                <w:t xml:space="preserve">Benoit Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jéhanno</w:t>
+                <w:t xml:space="preserve">Smita Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaynoun Attieh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Ruth Keary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (6), pp.972 - 988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627816v1</w:t>
+                <w:t xml:space="preserve">hal-01607707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of peptidoglycan is modulated by amidation of meso-diaminopimelic acid and Mg2+ in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Another brick in the wall: a rhamnan polysaccharide trapped inside peptidoglycan of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Dajkovic</w:t>
+                <w:t xml:space="preserve">Julija Armalyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tesson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ruth Keary</w:t>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.13673⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), 16p. / e01303-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01303-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607707v1</w:t>
+                <w:t xml:space="preserve">hal-02624504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another brick in the wall: a rhamnan polysaccharide trapped inside peptidoglycan of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface proteins of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;: Bacterial resources for muco-adhesion in the gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01303-17⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624504v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteins of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;: Bacterial resources for muco-adhesion in the gastrointestinal tract</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D-Alanylation of teichoic acids contributes to Lactobacillus plantarum-mediated Drosophila growth during chronic undernutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwarzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02247⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (12), pp.1635-1647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-017-0038-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625091v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-Alanylation of teichoic acids contributes to Lactobacillus plantarum-mediated Drosophila growth during chronic undernutrition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Schwarzer</w:t>
+                <w:t xml:space="preserve">DltX of &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; Is essential for d-alanylation of teichoic acids and resistance to antimicrobial response in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita R. Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gervais</w:t>
+                <w:t xml:space="preserve">Agnès Rejasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Courtin</w:t>
+                <w:t xml:space="preserve">Isabelle Jéhanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Joncour</w:t>
+                <w:t xml:space="preserve">Zaynoun Attieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (12), pp.1635-1647. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-017-0038-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444037v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Cell Wall Plasticity by Nucleotide Metabolism in Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Solopova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5345,64 +5345,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 435, pp.156-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5430,818 +5430,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus analysis reveals diversity in the genus [i]Tissierella[/i]: Description of [i]Tissierella carlieri[/i] sp nov in the new class [i]Tissierellia[/i] classis nov.</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of the major N-acetylmuramidase from Lactobacillus buchneri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+                <w:t xml:space="preserve">Julia Anzengruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marchandin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Ingmar J. J. Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Mory</w:t>
+                <w:t xml:space="preserve">Monika Debreczeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Lemée</w:t>
+                <w:t xml:space="preserve">Stefan Hofbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (1), pp.23-34. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 160, pp.1807 - 1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2013.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.078162-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204310v1</w:t>
+                <w:t xml:space="preserve">hal-02637901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of the cell-wall glycopolymers of lactic acid bacteria with their bacteriophages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immune Response Elicited by DNA Vaccination Using Lactococcus lactis Is Modified by the Production of Surface Exposed Pathogenic Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Santos Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Azevedo Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Innocentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00236⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204383v1</w:t>
+                <w:t xml:space="preserve">hal-01204443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall structure and function in lactic acid bacteria</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differences in lactococcal cell wall polysaccharide structure are major determining factors in bacteriophage sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evguenii Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guerardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1501897112⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.1-12 / e00880-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00880-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204431v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of the major N-acetylmuramidase from Lactobacillus buchneri</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Anzengruber</w:t>
+                <w:t xml:space="preserve">Multilocus analysis reveals diversity in the genus [i]Tissierella[/i]: Description of [i]Tissierella carlieri[/i] sp nov in the new class [i]Tissierellia[/i] classis nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hofbauer</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.078162-0⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (1), pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2013.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637901v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Response Elicited by DNA Vaccination Using Lactococcus lactis Is Modified by the Production of Surface Exposed Pathogenic Protein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell wall structure and function in lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084509⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (Suppl. 1), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1501897112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204443v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in lactococcal cell wall polysaccharide structure are major determining factors in bacteriophage sensitivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of the cell-wall glycopolymers of lactic acid bacteria with their bacteriophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (3), pp.1-12 / e00880-14. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00880-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01204398v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface proteome analysis of a natural isolate of Lactococcus lactis reveals the presence of pili able to bind human intestinal epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julija Armalyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (12), pp.3935-3947. </w:t>
@@ -6279,90 +6279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Type of Peptidoglycan-binding Domain Highly Specific for Amidated D-Asp Cross-bridge, Identified in Lactobacillus casei Bacteriophage Endolysins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Regulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288 (28), pp.20416 - 20426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6422,64 +6422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R. S. R. Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer J. Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Peter J.-P. van Pijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6556,77 +6556,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Catel-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 159, pp.1510 - 1520. </w:t>
@@ -6658,351 +6658,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco-adhesion of lactococcus lactis</w:t>
+                <w:t xml:space="preserve">Structure, Adsorption to Host, and Infection Mechanism of Virulent Lactococcal Phage p2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Le</w:t>
+                <w:t xml:space="preserve">Cecilia C. Bebeacua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Ly Tran</w:t>
+                <w:t xml:space="preserve">Denise D. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Guerardel</w:t>
+                <w:t xml:space="preserve">Carine C. Farenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (22), pp.12302-12312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02033-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204286v1</w:t>
+                <w:t xml:space="preserve">hal-01004635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Adsorption to Host, and Infection Mechanism of Virulent Lactococcal Phage p2</w:t>
+                <w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco-adhesion of lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia C. Bebeacua</w:t>
+                <w:t xml:space="preserve">Doan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise D. Tremblay</w:t>
+                <w:t xml:space="preserve">Thi-Ly Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine C. Farenc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (22), pp.12302-12312. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02033-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004635v1</w:t>
+                <w:t xml:space="preserve">hal-01204286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Glycosylation as a Novel Control Mechanism of Peptidoglycan Hydrolase Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Degand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7092,51 +7092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,64 +7213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Role for the O-Acetyltransferase OatA in Peptidoglycan Modification and Control of Cell Septation in [i]Lactobacillus plantarum[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7602,90 +7602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the peptidoglycan hydrolase complement of [i]Lactobacillus casei[/i] and characterization of the major γ-D-glutamyl-L-lysyl-endopeptidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Regulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingmar J. J. Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lebeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7870,51 +7870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key peptidoglycan hydrolases for morphogenesis, autolysis, and peptidoglycan composition of Lactobacillus plantarum WCFS1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8017,90 +8017,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Lactococcus lactis Mutants Simultaneously Resistant to the Cell Wall-Active Bacteriocin Lcn972, Lysozyme, Nisin, and Bacteriophage c2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara C. Roces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulius S. Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana A. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (12), pp.4157 - 4163. </w:t>
@@ -8138,103 +8138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and biochemical characterization of the cell wall hydrolase activity of the major secreted protein of Lactobacillus rhamnosus GG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingmar J. J. Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Schoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Regulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), </w:t>
@@ -8298,51 +8298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8432,77 +8432,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Hols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 193 (22), pp.6323 - 6330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8549,90 +8549,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridium difficile Has an Original Peptidoglycan Structure with a High Level of N-Acetylglucosamine Deacetylation and Mainly 3-3 Cross-links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane I. El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (33), pp.29053 - 29062. </w:t>
@@ -8683,90 +8683,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of N-acetylation level of peptidoglycan do not influence persistence of Lactococcus lactis in the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Watterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 144 (1), pp.29-34. </w:t>
@@ -8816,51 +8816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell surface of Lactococcus lactis is covered by a protective polysaccharide pellicle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9257,51 +9257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9365,51 +9365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface physicochemical analysis of natural Lactococcus lactis strains reveals the existence of hydrophobic and low charged strains with altered adhesive properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios Giaouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9507,51 +9507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9628,77 +9628,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios Giaouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (15), pp.4764-4767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9726,295 +9726,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis constitutes an unusual bacterial model in lysozyme resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">SpxB Regulates O-Acetylation-dependent Resistance of Lactococcus lactis Peptidoglycan to Hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Torelli</w:t>
+                <w:t xml:space="preserve">Carmen Bulbarela-Sampieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
+                <w:t xml:space="preserve">Aurélie Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00571-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (27), pp.19342-19354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M611308200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658015v1</w:t>
+                <w:t xml:space="preserve">hal-03760932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpxB Regulates O-Acetylation-dependent Resistance of Lactococcus lactis Peptidoglycan to Hydrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veiga</w:t>
+                <w:t xml:space="preserve">Enterococcus faecalis constitutes an unusual bacterial model in lysozyme resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Bulbarela-Sampieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Maisons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 282 (27), pp.19342-19354. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (11), pp.5390-5398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M611308200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00571-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760932v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidoglycan structure analysis of Lactococcus lactis reveals the presence of an L,D-carboxypeptidase involved in peptidoglycan maturation</w:t>
               </w:r>
@@ -10173,51 +10173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10320,51 +10320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Gassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (4), pp.324-334. </w:t>
@@ -10408,252 +10408,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role mechanisms and control of lactic acid bacteria lysis in cheese</w:t>
+                <w:t xml:space="preserve">Acd, a peptidoglycan hydrolase of Clostridium difficile with N-acetylglucosaminidase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Lortal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pestel-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Camiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.08.024⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151 (Pt 7), pp.2343-2351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.27878-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679333v1</w:t>
+                <w:t xml:space="preserve">hal-02679391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acd, a peptidoglycan hydrolase of Clostridium difficile with N-acetylglucosaminidase activity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role mechanisms and control of lactic acid bacteria lysis in cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Raux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie S. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 151 (Pt 7), pp.2343-2351. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (6-9), pp.857-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.27878-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679391v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of mur, an atypical peptidoglycan hydrolase derived from Leuconostoc citreum</w:t>
               </w:r>
@@ -10678,51 +10678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 67 (2), pp.858-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10741,817 +10741,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Streptococcus thermophilus strains that undergo lysis under unfavourable environmental conditions</w:t>
+                <w:t xml:space="preserve">Murl, a Streptococcus thermophilus peptidoglycan hydrolase devoid of a specific cell wall binding domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Husson-Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Gripon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 55, pp.209-213</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 187, pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689452v1</w:t>
+                <w:t xml:space="preserve">hal-02695173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mur1, a Streptococcus thermophilus peptidoglycan hydrolase devoid of a specific cell wall binding domain</w:t>
+                <w:t xml:space="preserve">The Streptococcus thermophilus autolytic phenotype results from a leaky prophage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Husson-Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cesselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. van Sinderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294327v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Streptococcus thermophilus autolytic phenotype results from a leaky prophage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autolysis of dairy leuconostocs and detection of peptidoglycan hydrolases by renaturing SDS-PAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cibik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 66 (2), pp.558-565</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 89, pp.862-869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692690v1</w:t>
+                <w:t xml:space="preserve">hal-02695630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murl, a Streptococcus thermophilus peptidoglycan hydrolase devoid of a specific cell wall binding domain</w:t>
+                <w:t xml:space="preserve">Characterization of Streptococcus thermophilus strains that undergo lysis under unfavourable environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Husson-Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 187, pp.69-76</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695173v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autolysis of dairy leuconostocs and detection of peptidoglycan hydrolases by renaturing SDS-PAGE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Characterization of Streptococcus thermophilus strains that undergo lysis under unfavourable environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Husson-Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 89, pp.862-869</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55, pp.209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695630v1</w:t>
+                <w:t xml:space="preserve">hal-02689452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Streptococcus thermophilus autolytic phenotype results from a leaky prophage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Husson-Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Cesselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. van Sinderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Benbadis</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">, 2000, 66 (2), pp.558-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294318v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Streptococcus thermophilus strains that undergo lysis under unfavourable environmental conditions</w:t>
+                <w:t xml:space="preserve">Mur1, a Streptococcus thermophilus peptidoglycan hydrolase devoid of a specific cell wall binding domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Husson-Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294331v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The autolysis of Streptococcus thermophilus DN-001065 is triggered by several food-grade environmental signals</w:t>
               </w:r>
@@ -11563,77 +11563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Husson-Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Gripon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9, pp.715-723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11684,51 +11684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lepeuple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Gemert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 64 (11), pp.4142-4148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11779,77 +11779,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lepeuple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 8, pp.667-674</w:t>
@@ -11917,51 +11917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12042,51 +12042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12128,90 +12128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cspB, a cold-shock-inducible gene from Lactococcus lactis, and evidence for a family of genes homologous to the Escherichia coli cspA major cold shock gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lepeuple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12249,51 +12249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les autolysines des bactéries lactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 76, pp.91-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12318,90 +12318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene cloning and characterization of PepC, a cysteine aminopeptidase from Streptococcus thermophilus, with sequence similarity to the eucaryotic bleomycin hydrolase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Rul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 224 (2), pp.497-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12452,77 +12452,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Mitsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 237, pp.160-162</w:t>
@@ -12545,329 +12545,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autolysis of two strains of Lactococcus lactis during cheese ripening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Crystallisation and preliminary X-ray analysis of PepC, a thiol aminopeptidase from Lactoccocus lactis homologous to bleomycin hydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4, pp.251-269</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 237 (1), pp.160-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700458v1</w:t>
+                <w:t xml:space="preserve">hal-02709726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation and preliminary X-ray analysis of PepC, a thiol aminopeptidase from Lactoccocus lactis homologous to bleomycin hydrolase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autolysis of two strains of Lactococcus lactis during cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Y. Mistou</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">M. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 237 (1), pp.160-162</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4, pp.251-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709726v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptidases des lactocoques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 73, pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12892,51 +12892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and sequencing of pepC, a cysteine aminopeptidase gene from Lactococcus lactis subsp.cremoris AM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12944,51 +12944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 59, pp.330-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13065,51 +13065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schierhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 320, pp.23-37</w:t>
@@ -13151,77 +13151,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of peptidases in lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S.T. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Pos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13276,77 +13276,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the active site serine of the X-prolyl dipeptidyl aminopeptidase from Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ribadeau-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 314, pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13804,51 +13804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Lactic Acid Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, On line Conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13873,51 +13873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili present at the surface of a natural Lactococcus lactis strain confer adhesion to intestinal epithelial cells and to mucins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14050,51 +14050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Symposium on Cheese: Ripening, Characterization &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14158,51 +14158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14304,51 +14304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Soutourina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14488,103 +14488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Function analysis of Lactiplantibacillus plantarum DltE reveals D-alanylated lipoteichoic acids as direct symbiotic cues supporting Drosophila juvenile growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Nikolopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata C Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Akherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14606,77 +14606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-alanylation of Teichoic Acids in Bacilli impedes the immune sensing of peptidoglycan in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynoun Attieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Kallassy Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rejasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14756,51 +14756,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et Fonction de la Paroi des Bactéries Lactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weblactic - Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, On line meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14825,51 +14825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of rhamnose-rich cell wall polysaccharides in lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference - Lactic Acid Bacteria Biology, Symbiosis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ventura, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14894,51 +14894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms underlying the structural diversity of complex rhamnose-rich cell wall polysaccharides in lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15019,51 +15019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into biosynthesis and role of cell wall-anchored polysaccharides in lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Great Wall Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15114,51 +15114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15196,103 +15196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the role of surface mucus-binding protein and pili in muco- adhesion of Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ly Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.T.L. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
@@ -15321,103 +15321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the muco-adhesion of Lactococcus lactis using shear-stress flow and particle tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ly Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15481,51 +15481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15567,51 +15567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les autolyses des bactéries lactiques (lyse, peptidoglycane, affinage du fromage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque du club des bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15668,64 +15668,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminopeptidase C (PepC) of lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Mistou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of proteolytic enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 1998, 0-12-079370-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15840,51 +15840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE28D7AC"/>
+    <w:nsid w:val="49795446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16071,51 +16071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-chapot-chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4947-0519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073298441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05507741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Vinogradov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Oliveira Paiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oueled-Chama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112227" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mahony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105578" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32116-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04310218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar Gautam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Makki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Brabec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ade9767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conradus A.P. Giesbers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Parlindungan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110415" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Ruiz-Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108898" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolopoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ravaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84669" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata C Matos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17434-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04049596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Erazo Garzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kelleher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bottacini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvej &#216;stergaard Breum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14156" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102488" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta T&#243;th" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Muzsai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Regulski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szendi-Szatm&#225;ri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Czimmerer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cuenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00519-21" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Buddelmeijer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2021.103887" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rogiers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.760253" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Xiang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yi Foo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00324-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Frantzen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14561" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00005-19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Duch&#234;ne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Knoops" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00713" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01875323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr01766b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620970v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Murphy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.03.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL1D0F2D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFR1JQ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau-Dematteis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00648-18" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laurie Haustenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perez Nunez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Chauhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13673" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01303-17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625091v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02247" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gervais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Courtin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0038-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605049v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.09.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00236" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1501897112" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Anzengruber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar J. J. Claes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Debreczeny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hofbauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.078162-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Azevedo Magalhaes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Innocentin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084509" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Vinogradov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00880-14" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.446344" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001577v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. S. R. Stockdale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Mahony" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter J.-P. van Pijkeren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.444901" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.065060-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise D. Tremblay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Farenc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02033-13" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Degand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.470716" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002756" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047893" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Jeune" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00981-12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Le Jeune" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189701v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032301" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#233;millon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Mazmouz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033516" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Bron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-11-137" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004187v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C. Roces" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Rodriguez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00795-12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Schoofs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031588" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis E. Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Rolain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.241414" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000626v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Hols" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05060-11" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004568v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Peltier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane I. El Meouche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.259150" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.08.017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBWPBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.082958" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourgeois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Couture-Tosi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01546-09" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Leena Hyyryl&#228;inen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumila C. Marciniak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dahncke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Pieti&#228;inen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07188.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604138v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.09.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B578F9FV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00078-08" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658015v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00571-07" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658665v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00285-06" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679333v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.08.024" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679391v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Raux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27878-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673336v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689452v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson-Kao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294327v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Chapot-Chartier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692690v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cesselin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Sinderen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695173v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695630v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294318v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cesselin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294331v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gripon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692416v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690365v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lepeuple" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Gemert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695706v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688382v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696087v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702268v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mitsou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigolet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700458v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709726v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mistou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702528v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709409v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708270v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Demuth" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlenzig" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schierhorn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701069v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577104v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff-Le Marrec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697876v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324853v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whitfield" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324868v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837764v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hemme" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862974v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778085v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300470v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324823v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324497v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324709v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324558v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608149v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839000v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837063v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838917v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-chapot-chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4947-0519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073298441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05507741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Vinogradov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Oliveira Paiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oueled-Chama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112227" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mahony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105578" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conradus A.P. Giesbers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fagan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Parlindungan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Ruiz-Cruz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2023.108898" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolopoulos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ravaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84669" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chamignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32116-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04310218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kumar Gautam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Makki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Brabec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ade9767" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04049596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Erazo Garzon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kelleher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bottacini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvej &#216;stergaard Breum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102488" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta T&#243;th" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Muzsai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Regulski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szendi-Szatm&#225;ri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Czimmerer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147620" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata C Matos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17434-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786773v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Buddelmeijer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2021.103887" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rogiers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.760253" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Xiang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yi Foo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00324-21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cuenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00519-21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Frantzen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14561" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565128v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010844" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00005-19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Duch&#234;ne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Knoops" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00713" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Murphy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.03.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL1D0F2D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFR1JQ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02164689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wydau-Dematteis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai-Kuen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00648-18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laurie Haustenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perez Nunez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01875323v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr01766b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Chauhan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13673" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01303-17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02247" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gervais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Courtin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0038-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627816v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Kamar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01437" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605049v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Anzengruber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar J. J. Claes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Debreczeny" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hofbauer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.078162-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204443v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Azevedo Magalhaes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Innocentin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084509" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204398v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Vinogradov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00880-14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mory" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lem&#233;e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.09.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204431v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1501897112" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00236" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.446344" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001577v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. S. R. Stockdale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Mahony" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter J.-P. van Pijkeren" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.444901" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.065060-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004635v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Bebeacua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise D. Tremblay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Farenc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02033-13" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Degand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.470716" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002756" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047893" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Jeune" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00981-12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Le Jeune" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189701v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032301" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#233;millon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llull" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Mazmouz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033516" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Bron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-11-137" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004187v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C. Roces" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Rodriguez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00795-12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Schoofs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031588" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis E. Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Rolain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.241414" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000626v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Hols" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05060-11" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004568v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Peltier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane I. El Meouche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.259150" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.08.017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBWPBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.082958" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourgeois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Couture-Tosi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01546-09" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Leena Hyyryl&#228;inen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogumila C. Marciniak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dahncke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Pieti&#228;inen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07188.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604138v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.09.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B578F9FV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00078-08" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760932v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bulbarela-Sampieri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisons" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611308200" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658015v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torelli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot Chartier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00571-07" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658665v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezange" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00285-06" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666326v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Piquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Maisons" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05474.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658355v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hannon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTMKJSTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679391v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Raux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27878-0" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679333v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.08.024" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673336v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695173v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson-Kao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294318v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cesselin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Sinderen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695630v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294331v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gripon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Chapot-Chartier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689452v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gripon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692690v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cesselin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294327v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692416v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690365v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lepeuple" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Gemert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695706v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688382v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696087v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702268v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mitsou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigolet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709726v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Mistou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700458v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702528v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709409v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708270v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Demuth" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlenzig" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schierhorn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707933v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.T. Tan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pos" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701069v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577104v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff-Le Marrec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697876v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324853v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whitfield" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324868v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800468v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837764v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hemme" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862974v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778085v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300470v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy Awad" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324823v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324497v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324709v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324558v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608149v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839000v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837063v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838917v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>