--- v0 (2026-03-20)
+++ v1 (2026-05-24)
@@ -312,295 +312,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
+                <w:t xml:space="preserve">POSS Nanofiller-Induced Enhancement of the Thermomechanical Properties in a Fluoroelastomer Terpolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cruanes</w:t>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwar Shanwan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">Mathieu Venin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Allaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 117, pp.214-224. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Polymer Blends and Compatibilization 2018, 11 (8), pp.1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11081358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648578v1</w:t>
+                <w:t xml:space="preserve">hal-01855160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSS Nanofiller-Induced Enhancement of the Thermomechanical Properties in a Fluoroelastomer Terpolymer</w:t>
+                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Berthier</w:t>
+                <w:t xml:space="preserve">Christophe Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Polymer Blends and Compatibilization 2018, 11 (8), pp.1358. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.214-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11081358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855160v1</w:t>
+                <w:t xml:space="preserve">hal-01648578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM-EDX analysis and TOF-SIMS 3D imaging of a textile/rubber interface undergoing fatigue loading</w:t>
               </w:r>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Phalip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -733,51 +733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial damage on fatigue-loaded textile-rubber composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1160,342 +1160,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
+                <w:t xml:space="preserve">Improving the thermomechanical resistance of a fluoroelastomer by adding POSS nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Forasacco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Lacroix</w:t>
+                <w:t xml:space="preserve">Adrien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">18th International Conference on Deformation Yield and Fracture of Polymers (DYFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974622v1</w:t>
+                <w:t xml:space="preserve">hal-03656348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the thermomechanical resistance of a fluoroelastomer by adding POSS nanoparticules</w:t>
+                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Simon</w:t>
+                <w:t xml:space="preserve">R. Forasacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pépin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Deformation Yield and Fracture of Polymers (DYFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656348v1</w:t>
+                <w:t xml:space="preserve">hal-03974622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1520,103 +1520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de la réticulation d'un fluoroélastomère et son impact sur la réponse mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1766,77 +1766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles effects on the thermomechanical properties of a fluoroelastomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,77 +1891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFRP MECHANICAL BEHAVIOUR INDUCED BY A MESOSCOPIC SHAPING DEFECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2016,77 +2016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoroelastomer based nanocomposites : Investigation of the morphological and thermomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,77 +2141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence de l'épaisseur sur les propriétés thermomécaniques et dynamiques d'un fluoroélastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,90 +2266,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2423,103 +2423,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'incorporation de nanocharges sur les performances thermomécaniques et chimiques d'un fluoroélastomère chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Venin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SF2M Section Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
@@ -2548,103 +2548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of fillers in elastomeric composites: impact of the process on the thermomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Venin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t>
@@ -2673,77 +2673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of manufacturing processes on the thermomechanical and dynamical properties of a fluoroelastomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,103 +2830,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the crosslinking processes of a peroxide/TAIC cured FKM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.170-173, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2960,51 +2960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Forasacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3012,51 +3012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.359-364, 2022, </w:t>
@@ -3263,51 +3263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03752490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.04.035" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01855160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phalip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valantin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39D7Z7SN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Hassan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41938" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77N262ZH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2876-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02294357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-28" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03752490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.04.035" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01855160v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phalip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valantin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39D7Z7SN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Hassan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41938" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77N262ZH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2876-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02294357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-28" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>