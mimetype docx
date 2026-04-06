--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip Modes Along a Structurally‐Driven Earthquake Barrier in Chile</w:t>
+                <w:t xml:space="preserve">Downslope solifluction movements and permafrost degradation in the northeastern Qinghai-Tibetan Plateau revealed by InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Molina-Ormazabal</w:t>
+                <w:t xml:space="preserve">Hugo Watine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
+                <w:t xml:space="preserve">Simon Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannes Münchmeyer</w:t>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hernandez-Soto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JB030796⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 329, pp.114926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2025.114926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143048v1</w:t>
+                <w:t xml:space="preserve">hal-05406955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downslope solifluction movements and permafrost degradation in the northeastern Qinghai-Tibetan Plateau revealed by InSAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slip Modes Along a Structurally‐Driven Earthquake Barrier in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Molina-Ormazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Watine</w:t>
+                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Daout</w:t>
+                <w:t xml:space="preserve">Jannes Münchmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+                <w:t xml:space="preserve">Nicolas Hernandez-Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 329, pp.114926. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2025.114926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406955v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current tectonic deformation of the Sulaiman Range (Pakistan) with InSAR</w:t>
               </w:r>
@@ -517,51 +517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Pousse-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renier Viltres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awais Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Boudaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1681,51 +1681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1936,51 +1936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélie Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 210 (3), pp.144-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2118,64 +2118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Partitioning and Present-Day Fault Kinematics in NW Tibet From Envisat SAR Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Peltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,90 +2252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the Kinematics of Metropolitan Los Angeles Faults with a Slip-Partitioning Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Peltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2559,51 +2559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexander G. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2654,90 +2654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along-Strike Variations of the Partitioning of Convergence across the Haiyuan Fault System Detected by InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Daout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Y. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (3), pp.2324-2341. </w:t>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term growth of the Himalaya inferred from interseismic InSAR measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3464,575 +3464,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow creep on the Haiyuan Fault (Gansu, China) revealed by SAR Interferometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mexico City Subsidence Measured by InSAR Time Series: Joint Analysis Using PS and SBAS Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Peltzer</w:t>
+                <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB008732⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (4), pp.1312-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2191146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169770v1</w:t>
+                <w:t xml:space="preserve">hal-00722904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mexico City Subsidence Measured by InSAR Time Series: Joint Analysis Using PS and SBAS Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Shallow creep on the Haiyuan Fault (Gansu, China) revealed by SAR Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Peltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (4), pp.1312-1326. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (B6), pp.B06401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2191146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722904v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenging retrieval of the displacement field from InSAR data for andesitic stratovolcanoes: Case study of Popocatepetl and Colima Volcano, Mexico</w:t>
+                <w:t xml:space="preserve">Unsupervised Spatiotemporal Mining of Satellite Image Time Series Using Grouped Frequent Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Pinel</w:t>
+                <w:t xml:space="preserve">Andreea Julea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hooper</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.P. Doin</w:t>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.12.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (4), pp.1417-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2081372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00681381v1</w:t>
+                <w:t xml:space="preserve">hal-00596806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Spatiotemporal Mining of Satellite Image Time Series Using Grouped Frequent Sequential Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The challenging retrieval of the displacement field from InSAR data for andesitic stratovolcanoes: Case study of Popocatepetl and Colima Volcano, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de La Cruz-Reyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reyes-Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Julea</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+                <w:t xml:space="preserve">M.P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 200 (1-2), pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2081372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00596806v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic InSAR tropospheric phase delay corrections from global meteorological reanalysis data</w:t>
               </w:r>
@@ -4057,51 +4057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peltzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4200,51 +4200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (3-4), pp.375-416. </w:t>
@@ -5432,51 +5432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional numerical simulations of mantle flow beneath mid-ocean ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5795,51 +5795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5875,532 +5875,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLUME investigates South Pacific Superswell</w:t>
+                <w:t xml:space="preserve">Convective destabilization of a thickened continental lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barruol</w:t>
+                <w:t xml:space="preserve">C. Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
+                <w:t xml:space="preserve">Doin P.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002EO000354⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 202, pp.303-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00753-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779460v1</w:t>
+                <w:t xml:space="preserve">hal-00119106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective destabilization of a thickened continental lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLUME investigates South Pacific Superswell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morency</w:t>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doin P.-P.</w:t>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dumoulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00753-7⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 83 (45), pp.511-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002EO000354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00119106v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of the cooling of an oceanic lithosphere above a convective mantle</w:t>
+                <w:t xml:space="preserve">On the interpretation of linear relationships between seafloor subsidence rate and the height of the ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luce Fleitout</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fleitout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2001.00490.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481470v1</w:t>
+                <w:t xml:space="preserve">hal-02491802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interpretation of linear relationships between seafloor subsidence rate and the height of the ridge</w:t>
+                <w:t xml:space="preserve">Numerical simulations of the cooling of an oceanic lithosphere above a convective mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Fleitout</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Fleitout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 125, pp.45 - 64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491802v1</w:t>
+                <w:t xml:space="preserve">hal-02481470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport in stagnant lid convection with temperature-and pressure-dependent Newtonian or non-Newtonian rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Fleitout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (B6), pp.12759-12777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6504,51 +6504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Hanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6666,51 +6666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Piña-Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7088,51 +7088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7216,51 +7216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RRINGG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Bleriot Tsapong-Tsague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7615,523 +7615,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grande rupture de versant rocheux dominant le village d'Argentière (massif des Aiguilles Rouges) – Résultats préliminaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lemrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Courtial Manent</w:t>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucas Tavernier</w:t>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587956v1</w:t>
+                <w:t xml:space="preserve">hal-03588209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining thermo-kinematic and mechanical modelling on thrust faults - a quantitative approach to crustal deformation history: Case study from SE Tibet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mesure de la déformation des Alpes par interférométrie radar : inventaire à grande échelle des mouvements gravitaires massifs et lents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Zérathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587804v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Combining thermo-kinematic and mechanical modelling on thrust faults - a quantitative approach to crustal deformation history: Case study from SE Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Replumaz</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Thieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588209v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la déformation des Alpes par interférométrie radar : inventaire à grande échelle des mouvements gravitaires massifs et lents.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grande rupture de versant rocheux dominant le village d'Argentière (massif des Aiguilles Rouges) – Résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courtial Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Zérathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline André</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Swann Zérathe</w:t>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588077v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement InSAR des données Sentinel-1 à l'échelle continentale : le projet FLATSIM</w:t>
               </w:r>
@@ -8294,51 +8294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -8367,51 +8367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Coverage of the Taiwan Island by InSAR With Sentinel-1 and ALOS Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8501,64 +8501,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between present-day and Holocene deformation in SW Taiwan based on a full coverage of the Taiwan Island by InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8596,77 +8596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day deformation in Taiwan mountain belt as monitored by InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8711,316 +8711,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Summarization of Satellite Image Time Series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the execution of workflows for SAR image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meger</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Matthieu Volat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.1-4</w:t>
+              <w:t xml:space="preserve">Conference on Big Data from Space,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091940v1</w:t>
+                <w:t xml:space="preserve">hal-01487781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the execution of workflows for SAR image analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Volat</w:t>
+                <w:t xml:space="preserve">Iterative Summarization of Satellite Image Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nicolas Meger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Big Data from Space,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487781v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFS-pattern extraction in satellite image time series: application to the monitoring of Mount Etna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9222,51 +9222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the Small Baselin NSBAS Processing Chain on a Case Example : The Etan Deformation Monitoring from 2003 to 2010 Using Envisat Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9347,103 +9347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time series analysis of Mexico City subsidence constrained by radar interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bascou Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9468,51 +9468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Frequent Grouped Sequential Patterns from Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Julea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9606,90 +9606,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods in multi-temporal differential SAR interferometry: Application to the measurement of Mexico City subsidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MultiTemp 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Connecticut, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9727,90 +9727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods in multi-temporal differential SAR interferometry: Application to the measurement of Mexico City subsidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fringe 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Frascati, Italy. pp.8</w:t>
@@ -10094,51 +10094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10180,64 +10180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D numerical simulations of mantle flow beneath mid-ocean ridges separated by transform faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doin M.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10288,77 +10288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D numerical simulations of mantle flow beneath mid-ocean ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doin M.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS AGU EUG Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10491,51 +10491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale convection below oceanic lithospheres : scaling laws of onset time, influence of transform faults and 3-D geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doin M.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10599,51 +10599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to stabilize a thick continental lithosphere ? Insights from thermal convection studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10873,51 +10873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we observe North Andean Sliver motion using long InSAR time-series analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11145,77 +11145,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lemrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, France</w:t>
@@ -11257,77 +11257,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidences for active folding in SW Taiwan from Sentinel-1 InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Fekaouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11534,51 +11534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes M&#252;nchmeyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez-Soto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030796" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Watine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114926" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bascou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier Viltres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53117.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Morales-Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieulot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;p. Doin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Doin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB026251" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Boudaour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.932491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#8217;agostino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maubant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Bontemps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Doin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2871550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Reinoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Col&#243;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander G. Webb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jolivet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Candela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasserre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Shanker Agram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Y. Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010588" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DC5L97C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Agram" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Riel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Nung Nina Lin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO070001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33154.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02169770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008732" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lopez-Quiroz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2191146" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hooper" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Cruz-Reyna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reyes-D&#225;vila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.12.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B451X569-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048757" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006883" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.03.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P303B4KF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.057" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCNQ65RZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Doin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001875" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.P." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cavali&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Doin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Briole" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arcay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.06.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQZ1JNCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407712v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHGF0PBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Capitani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J14T5HL4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Morency" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.08.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69QJFPS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02475.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023739v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morency" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin P.-P." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00753-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGBV73X2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491802v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00490.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZKNX8WH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Hanssen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448029v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Mathey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mowbray Passarell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819465v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:829140ea9a15a3d15c97cbba0e58ae2c0c7b40e8;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/isterre-cycle/rringg;visit=swh:1:snp:eb3a7da452e1a145b523686a2937035ee188462e;anchor=swh:1:rev:c7308c5349f54119b96393f7067370c6f90ecd0a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587804v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587710v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Tung" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882345v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02185213v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillaso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bascou Pascale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557719v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557723v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355087v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198940v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.-P." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Solleuz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121467v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127168v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126899v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127146v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pedersen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505723v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20218" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190675v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harrichhausen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5686" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Zan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ansari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882312v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Fekaouni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Watine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes M&#252;nchmeyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez-Soto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030796" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bascou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier Viltres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53117.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Morales-Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieulot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;p. Doin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Doin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB026251" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Boudaour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.932491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#8217;agostino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maubant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Bontemps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Doin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2871550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Reinoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Col&#243;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander G. Webb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jolivet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Candela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasserre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Shanker Agram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Y. Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010588" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DC5L97C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Agram" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Riel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Nung Nina Lin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO070001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33154.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lopez-Quiroz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2191146" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02169770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008732" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681381v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hooper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Cruz-Reyna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reyes-D&#225;vila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.12.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B451X569-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048757" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006883" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.03.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P303B4KF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.057" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCNQ65RZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Doin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001875" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.P." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cavali&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Doin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Briole" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arcay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.06.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQZ1JNCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407712v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHGF0PBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Capitani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J14T5HL4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Morency" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.08.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69QJFPS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02475.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023739v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119106v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morency" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin P.-P." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00753-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGBV73X2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00490.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZKNX8WH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Hanssen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448029v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Mathey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mowbray Passarell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819465v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:829140ea9a15a3d15c97cbba0e58ae2c0c7b40e8;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/isterre-cycle/rringg;visit=swh:1:snp:eb3a7da452e1a145b523686a2937035ee188462e;anchor=swh:1:rev:c7308c5349f54119b96393f7067370c6f90ecd0a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588077v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587710v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Tung" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882345v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02185213v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillaso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bascou Pascale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557719v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557723v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355087v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198940v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.-P." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Solleuz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121467v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127168v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126899v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127146v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pedersen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505723v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20218" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190675v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harrichhausen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5686" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Zan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ansari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882312v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Fekaouni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>