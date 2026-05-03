--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -3464,295 +3464,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mexico City Subsidence Measured by InSAR Time Series: Joint Analysis Using PS and SBAS Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yajing Yan</w:t>
+                <w:t xml:space="preserve">Shallow creep on the Haiyuan Fault (Gansu, China) revealed by SAR Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Peltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2191146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (B6), pp.B06401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722904v1</w:t>
+                <w:t xml:space="preserve">hal-02169770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow creep on the Haiyuan Fault (Gansu, China) revealed by SAR Interferometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+                <w:t xml:space="preserve">Mexico City Subsidence Measured by InSAR Time Series: Joint Analysis Using PS and SBAS Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Peltzer</w:t>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117 (B6), pp.B06401. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (4), pp.1312-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JB008732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2191146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169770v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Spatiotemporal Mining of Satellite Image Time Series Using Grouped Frequent Sequential Patterns</w:t>
               </w:r>
@@ -5875,277 +5875,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective destabilization of a thickened continental lithosphere</w:t>
+                <w:t xml:space="preserve">PLUME investigates South Pacific Superswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morency</w:t>
+                <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doin P.-P.</w:t>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dumoulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00753-7⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 83 (45), pp.511-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002EO000354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119106v1</w:t>
+                <w:t xml:space="preserve">hal-01779460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLUME investigates South Pacific Superswell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convective destabilization of a thickened continental lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
+                <w:t xml:space="preserve">C. Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+                <w:t xml:space="preserve">Doin P.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Godard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 202, pp.303-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00753-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002EO000354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01779460v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interpretation of linear relationships between seafloor subsidence rate and the height of the ridge</w:t>
               </w:r>
@@ -7615,398 +7615,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+                <w:t xml:space="preserve">Combining thermo-kinematic and mechanical modelling on thrust faults - a quantitative approach to crustal deformation history: Case study from SE Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Replumaz</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Thieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588209v1</w:t>
+                <w:t xml:space="preserve">hal-03587804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la déformation des Alpes par interférométrie radar : inventaire à grande échelle des mouvements gravitaires massifs et lents.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline André</w:t>
+                <w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lemrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588077v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining thermo-kinematic and mechanical modelling on thrust faults - a quantitative approach to crustal deformation history: Case study from SE Tibet</w:t>
+                <w:t xml:space="preserve">Mesure de la déformation des Alpes par interférométrie radar : inventaire à grande échelle des mouvements gravitaires massifs et lents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Pitard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Replumaz</w:t>
+                <w:t xml:space="preserve">Pauline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Thieulot</w:t>
+                <w:t xml:space="preserve">Swann Zérathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587804v1</w:t>
+                <w:t xml:space="preserve">hal-03588077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande rupture de versant rocheux dominant le village d'Argentière (massif des Aiguilles Rouges) – Résultats préliminaires</w:t>
               </w:r>
@@ -8018,51 +8018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Courtial Manent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Zérathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8367,51 +8367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Coverage of the Taiwan Island by InSAR With Sentinel-1 and ALOS Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8501,51 +8501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between present-day and Holocene deformation in SW Taiwan based on a full coverage of the Taiwan Island by InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8596,51 +8596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day deformation in Taiwan mountain belt as monitored by InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8711,316 +8711,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the execution of workflows for SAR image analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative Summarization of Satellite Image Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Lodge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Volat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">Nicolas Meger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Big Data from Space,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487781v1</w:t>
+                <w:t xml:space="preserve">hal-01091940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Summarization of Satellite Image Time Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felicity Lodge</w:t>
+                <w:t xml:space="preserve">Improving the execution of workflows for SAR image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pothier</w:t>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.1-4</w:t>
+              <w:t xml:space="preserve">Conference on Big Data from Space,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091940v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFS-pattern extraction in satellite image time series: application to the monitoring of Mount Etna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9347,51 +9347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time series analysis of Mexico City subsidence constrained by radar interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9606,90 +9606,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods in multi-temporal differential SAR interferometry: Application to the measurement of Mexico City subsidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MultiTemp 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Connecticut, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9740,77 +9740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fringe 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Frascati, Italy. pp.8</w:t>
@@ -10180,64 +10180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D numerical simulations of mantle flow beneath mid-ocean ridges separated by transform faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doin M.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10288,77 +10288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D numerical simulations of mantle flow beneath mid-ocean ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doin M.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS AGU EUG Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10491,51 +10491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale convection below oceanic lithospheres : scaling laws of onset time, influence of transform faults and 3-D geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doin M.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10599,51 +10599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to stabilize a thick continental lithosphere ? Insights from thermal convection studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11171,51 +11171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, France</w:t>
@@ -11257,51 +11257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidences for active folding in SW Taiwan from Sentinel-1 InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Fekaouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11534,51 +11534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Watine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes M&#252;nchmeyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez-Soto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030796" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bascou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier Viltres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53117.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Morales-Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieulot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;p. Doin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Doin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB026251" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Boudaour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.932491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#8217;agostino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maubant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Bontemps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Doin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2871550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Reinoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Col&#243;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander G. Webb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jolivet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Candela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasserre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Shanker Agram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Y. Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010588" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DC5L97C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Agram" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Riel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Nung Nina Lin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO070001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33154.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lopez-Quiroz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2191146" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02169770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008732" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681381v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hooper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Cruz-Reyna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reyes-D&#225;vila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.12.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B451X569-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048757" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006883" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.03.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P303B4KF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.057" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCNQ65RZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Doin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001875" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.P." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cavali&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Doin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Briole" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arcay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.06.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQZ1JNCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407712v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHGF0PBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Capitani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J14T5HL4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Morency" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.08.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69QJFPS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02475.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023739v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119106v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morency" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin P.-P." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00753-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGBV73X2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00490.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZKNX8WH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Hanssen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448029v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Mathey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mowbray Passarell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819465v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:829140ea9a15a3d15c97cbba0e58ae2c0c7b40e8;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/isterre-cycle/rringg;visit=swh:1:snp:eb3a7da452e1a145b523686a2937035ee188462e;anchor=swh:1:rev:c7308c5349f54119b96393f7067370c6f90ecd0a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588077v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587710v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Tung" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882345v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02185213v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillaso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bascou Pascale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557719v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557723v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355087v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198940v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.-P." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Solleuz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121467v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127168v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126899v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127146v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pedersen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505723v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20218" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190675v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harrichhausen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5686" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Zan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ansari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882312v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Fekaouni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Watine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes M&#252;nchmeyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez-Soto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030796" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bascou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier Viltres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53117.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Morales-Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieulot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;p. Doin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Doin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB026251" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Boudaour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.932491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#8217;agostino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maubant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Bontemps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Doin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2871550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Reinoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Col&#243;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander G. Webb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jolivet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Candela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasserre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Shanker Agram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Y. Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010588" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DC5L97C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Agram" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Riel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Nung Nina Lin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO070001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33154.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02169770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008732" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lopez-Quiroz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2191146" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681381v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hooper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Cruz-Reyna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reyes-D&#225;vila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.12.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B451X569-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048757" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006883" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.03.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P303B4KF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.057" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCNQ65RZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Doin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001875" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.P." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cavali&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Doin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Briole" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arcay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.06.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQZ1JNCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407712v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHGF0PBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Capitani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J14T5HL4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Morency" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.08.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69QJFPS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02475.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023739v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morency" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin P.-P." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00753-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGBV73X2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00490.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZKNX8WH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Hanssen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448029v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Mathey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mowbray Passarell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819465v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:829140ea9a15a3d15c97cbba0e58ae2c0c7b40e8;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/isterre-cycle/rringg;visit=swh:1:snp:eb3a7da452e1a145b523686a2937035ee188462e;anchor=swh:1:rev:c7308c5349f54119b96393f7067370c6f90ecd0a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587710v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Tung" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882345v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02185213v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillaso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bascou Pascale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557719v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557723v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355087v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198940v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.-P." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Solleuz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121467v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127168v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126899v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127146v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pedersen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505723v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20218" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190675v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harrichhausen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5686" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Zan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ansari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882312v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Fekaouni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>