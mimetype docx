--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2380,295 +2380,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variations in creep rate along the El Pilar fault at the Caribbean-South American plate boundary (Venezuela), from InSAR</w:t>
+                <w:t xml:space="preserve">The variety of subaerial active salt deformations in the Kuqa fold-thrust belt (China) constrained by InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pousse</w:t>
+                <w:t xml:space="preserve">Cindy Colón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Pathier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Jouanne</w:t>
+                <w:t xml:space="preserve">A. Alexander G. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Reinoza</w:t>
+                <w:t xml:space="preserve">Francois Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013121⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 450, pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794662v1</w:t>
+                <w:t xml:space="preserve">insu-03188547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variety of subaerial active salt deformations in the Kuqa fold-thrust belt (China) constrained by InSAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal variations in creep rate along the El Pilar fault at the Caribbean-South American plate boundary (Venezuela), from InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Colón</w:t>
+                <w:t xml:space="preserve">Erwan Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alexander G. Webb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Renard</w:t>
+                <w:t xml:space="preserve">Carlos Reinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 450, pp.83-95. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.8276 - 8296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03188547v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along-Strike Variations of the Partitioning of Convergence across the Haiyuan Fault System Detected by InSAR</w:t>
               </w:r>
@@ -6517,51 +6517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Hanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Displacement Measurement from Remote Sensing Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6737,173 +6737,291 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SLOW-MOVING LANDSLIDE SEGMENTATION IN PERU WITH INTERFEROMETRIC RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strain pattern and active faults' compatibility across the Western Alps revealed by 25 years of GNSS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Mowbray Passarell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6913,273 +7031,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Humler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04795791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de grands déplacements a partir de données Radar a Synthese d'Ouverture (RSO) multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2009, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7189,156 +7307,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RRINGG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Bleriot Tsapong-Tsague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Janex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:829140ea9a15a3d15c97cbba0e58ae2c0c7b40e8;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/isterre-cycle/rringg;visit=swh:1:snp:eb3a7da452e1a145b523686a2937035ee188462e;anchor=swh:1:rev:c7308c5349f54119b96393f7067370c6f90ecd0a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7348,435 +7466,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring an unsupervised data mining approach to extract aseismic slip events along the Izmit section of the North Anatolian Fault, based on FLATSIM time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Symposium on Measurement of Earth surface Deformations with Earth Observation (MDIS'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Orléans, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TomoSAR: Unlocking Magnitude 7.8 Turkey Earthquake and its free scientific service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-N Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Albino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10728-10731, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining thermo-kinematic and mechanical modelling on thrust faults - a quantitative approach to crustal deformation history: Case study from SE Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Thieulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lemrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7785,494 +7903,494 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la déformation des Alpes par interférométrie radar : inventaire à grande échelle des mouvements gravitaires massifs et lents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Zérathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande rupture de versant rocheux dominant le village d'Argentière (massif des Aiguilles Rouges) – Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Courtial Manent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Swann Zérathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement InSAR des données Sentinel-1 à l'échelle continentale : le projet FLATSIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Donadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Proy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D GNSS Velocity Field in Europe: Conciliating the observed seismicity with the tectonic and Isostatic deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Piña-Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8281,500 +8399,500 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Coverage of the Taiwan Island by InSAR With Sentinel-1 and ALOS Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin Tung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between present-day and Holocene deformation in SW Taiwan based on a full coverage of the Taiwan Island by InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th general assembly of Wegener on earth deformation and the study of earthquakes using geodesy and geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day deformation in Taiwan mountain belt as monitored by InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin Tung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fringe 2017, Workshop on “Advances in the Science and Applications of SAR Interferometry and Sentinel-1 InSAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Summarization of Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8802,100 +8920,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the execution of workflows for SAR image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8927,198 +9045,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Big Data from Space,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFS-pattern extraction in satellite image time series: application to the monitoring of Mount Etna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Mesure de Déformations par Imagerie Spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Autrans, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Mining of ENVISAT SAR Interferogram Time Series over the Haiyuan Fault in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9167,132 +9285,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 6th International Workshop on the Analysis of Multi-temporal Remote Sensing Images (Multi-Temp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Trento, Italy. 10.1109/Multi-Temp.2011.6005067, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2011.6005067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the Small Baselin NSBAS Processing Chain on a Case Example : The Etan Deformation Monitoring from 2003 to 2010 Using Envisat Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9311,319 +9429,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fringe Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series analysis of Mexico City subsidence constrained by radar interferometry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extraction of Frequent Grouped Sequential Patterns from Satellite Image Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Julea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Austria</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621768v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Frequent Grouped Sequential Patterns from Satellite Image Time Series</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time series analysis of Mexico City subsidence constrained by radar interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bascou Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4</w:t>
+              <w:t xml:space="preserve">EGU2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520601v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods in multi-temporal differential SAR interferometry: Application to the measurement of Mexico City subsidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9678,73 +9796,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MultiTemp 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Connecticut, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods in multi-temporal differential SAR interferometry: Application to the measurement of Mexico City subsidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9803,73 +9921,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fringe 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Frascati, Italy. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating tropospheric phase delay in SAR interferograms using Global Atmospheric Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9924,293 +10042,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00355087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale convection under mid-oceanic ridges: influence of transform faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doin M.-P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Numerical Modeling of Mantle Convection and Lithospheric Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D Numerical Method to Compute the Time- and Space-Dependence Evolution of the Surface Heat Flow by Inversion of Stratigraphic Data (Well Logs or Seismic Profiles): Application to the Prediction of Hydrocabon Generation in the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Solleuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of American Petroleum Geologists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D numerical simulations of mantle flow beneath mid-ocean ridges separated by transform faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10219,106 +10337,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doin M.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Numerical Modeling of Mantle Convection and Lithospheric Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D numerical simulations of mantle flow beneath mid-ocean ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10347,73 +10465,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS AGU EUG Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the role of the lithospheric base topography in the lithosphere/asthenosphere interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10455,73 +10573,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Nice, France. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale convection below oceanic lithospheres : scaling laws of onset time, influence of transform faults and 3-D geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10563,146 +10681,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European workshop on Numerical Modeling of Mantle Convection and Lithospheric Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Castle of Hruba Skala (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to stabilize a thick continental lithosphere ? Insights from thermal convection studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doin M.P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS XXVII 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10712,51 +10830,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling Tectonic From Hydrological Subsidence Of The Okavango Graben (Botswana) Using FLATSIM InSAR Data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gaudaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10805,351 +10923,351 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), France. pp.EGU24-20218, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we observe North Andean Sliver motion using long InSAR time-series analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Harrichhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral Variations of Interseismic Coupling along the Himalayan Arc in Bhutan : Clues from Time Series Analysis of Sentinel-1 InSAR Data ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sassolas-Serrayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Zan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip behavior of the Ganzi section of the Xianshuihe fault system (China) constrained by time series analysis of Sentinel-1 InSAR data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lemrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11158,236 +11276,236 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidences for active folding in SW Taiwan from Sentinel-1 InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Fekaouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId359"/>
+      <w:footerReference w:type="default" r:id="rId363"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11534,51 +11652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Watine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes M&#252;nchmeyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez-Soto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030796" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bascou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier Viltres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53117.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Morales-Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieulot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;p. Doin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Doin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB026251" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Boudaour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.932491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#8217;agostino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maubant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Bontemps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Doin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2871550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Reinoza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Col&#243;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander G. Webb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jolivet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Candela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasserre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Shanker Agram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Y. Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010588" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DC5L97C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Agram" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Riel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Nung Nina Lin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO070001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33154.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02169770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008732" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lopez-Quiroz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2191146" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681381v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hooper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Cruz-Reyna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reyes-D&#225;vila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.12.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B451X569-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048757" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006883" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.03.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P303B4KF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.057" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCNQ65RZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Doin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001875" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.P." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cavali&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Doin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Briole" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arcay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.06.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQZ1JNCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407712v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHGF0PBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Capitani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J14T5HL4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Morency" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.08.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69QJFPS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02475.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023739v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morency" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin P.-P." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00753-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGBV73X2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00490.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZKNX8WH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Hanssen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448029v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Mathey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mowbray Passarell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819465v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:829140ea9a15a3d15c97cbba0e58ae2c0c7b40e8;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/isterre-cycle/rringg;visit=swh:1:snp:eb3a7da452e1a145b523686a2937035ee188462e;anchor=swh:1:rev:c7308c5349f54119b96393f7067370c6f90ecd0a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587710v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Tung" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882345v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02185213v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillaso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bascou Pascale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557719v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557723v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355087v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198940v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.-P." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Solleuz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121467v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127168v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126899v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127146v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pedersen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505723v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20218" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190675v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harrichhausen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5686" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000179v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Zan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ansari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882312v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Fekaouni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Watine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes M&#252;nchmeyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez-Soto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030796" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bascou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier Viltres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53117.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Morales-Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieulot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;p. Doin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Doin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB026251" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Boudaour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.932491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pi&#241;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola D&#8217;agostino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maubant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Bontemps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.02.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen I Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Doin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2871550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Col&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander G. Webb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Reinoza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013121" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jolivet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Candela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lasserre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Shanker Agram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Y. Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010588" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DC5L97C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Agram" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Riel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Nung Nina Lin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO070001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33154.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02169770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008732" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lopez-Quiroz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2191146" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681381v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hooper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Cruz-Reyna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reyes-D&#225;vila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.12.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B451X569-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048757" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006883" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.03.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P303B4KF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.057" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCNQ65RZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Doin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001875" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.P." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cavali&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Doin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Briole" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arcay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bousquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.06.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQZ1JNCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407712v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHGF0PBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Capitani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J14T5HL4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Morency" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.08.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69QJFPS5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02475.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023739v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morency" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin P.-P." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00753-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGBV73X2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2001.00490.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZKNX8WH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Hanssen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Burrows" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Raimbault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bourcier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448029v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Helmstetter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Mathey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mowbray Passarell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819465v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:829140ea9a15a3d15c97cbba0e58ae2c0c7b40e8;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/isterre-cycle/rringg;visit=swh:1:snp:eb3a7da452e1a145b523686a2937035ee188462e;anchor=swh:1:rev:c7308c5349f54119b96393f7067370c6f90ecd0a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587804v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pitard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588077v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588252v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Donadieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Proy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Specht" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clesse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Tung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882338v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882345v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02185213v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillaso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621768v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bascou Pascale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557719v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557723v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355087v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198940v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doin M.-P." TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115093v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Solleuz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121467v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127168v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126899v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127148v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127146v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pedersen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505723v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20218" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190675v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harrichhausen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5686" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000179v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sassolas-Serrayet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Zan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ansari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Fekaouni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>