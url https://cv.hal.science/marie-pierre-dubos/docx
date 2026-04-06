--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -798,291 +798,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a tachykinin signalling system in the bivalve mollusc Crassostrea gigas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of a cholecystokinin/sulfakinin signalling system in Lophotrochozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Zels</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.16424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34700-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838268v1</w:t>
+                <w:t xml:space="preserve">hal-01927201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of a cholecystokinin/sulfakinin signalling system in Lophotrochozoa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a tachykinin signalling system in the bivalve mollusc Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Zels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Schoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.16424. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34700-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927201v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of an adipokinetic hormone-related neuropeptide (AKH) from a mollusk</w:t>
               </w:r>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Schoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217 (16), pp.2974--2982. </w:t>
@@ -1563,290 +1563,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative splicing of a single precursor mRNA generates two subtypes of Gonadotropin-Releasing Hormone receptor orthologues and their variants in the bivalve mollusc Crassostrea gigas</w:t>
+                <w:t xml:space="preserve">Molecular cloning of a new member of the p53 family from the Pacific oyster and seasonal pattern of its transcriptional expression level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rodet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lelong</w:t>
+                <w:t xml:space="preserve">E. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2008.01.022⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (2), pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447399v1</w:t>
+                <w:t xml:space="preserve">hal-00501969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning of a new member of the p53 family from the Pacific oyster and seasonal pattern of its transcriptional expression level</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative splicing of a single precursor mRNA generates two subtypes of Gonadotropin-Releasing Hormone receptor orthologues and their variants in the bivalve mollusc Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lelong</w:t>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 414 (1-2), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2008.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.04.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00501969v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an atypical family 18 chitinase from the oyster Crassostrea gigas: Evidence for a role in early development and immunity</w:t>
               </w:r>
@@ -2079,51 +2079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cg-TGF-β, a TGF-β/activin homologue in the Pacific Oyster Crassostrea gigas, is involved in immunity against Gram-negative microbial infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,51 +2359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning of a molluscan gonadotropin-releasing hormone receptor orthologue specifically expressed in the gonad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,51 +3189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.241588" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Zi Daniel Koua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s N&#250;&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2020.113532" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01838268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Zels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pasquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Schoofs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.05.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34700-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.11.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D03952XF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Beets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badariotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.09.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.01.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN6GQWZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.04.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Dubos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05898.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badariotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P2QM0X9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605687200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2005.05.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHN1WHD3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.09.116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0Q14TB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.241588" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Zi Daniel Koua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s N&#250;&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2020.113532" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pasquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34700-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01838268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Zels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Schoofs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.05.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.11.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D03952XF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Beets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badariotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.09.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.01.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN6GQWZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Dubos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05898.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badariotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P2QM0X9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605687200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2005.05.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHN1WHD3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.09.116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0Q14TB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>