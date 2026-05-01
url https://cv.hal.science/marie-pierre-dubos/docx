--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -111,51 +111,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1563,191 +1563,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning of a new member of the p53 family from the Pacific oyster and seasonal pattern of its transcriptional expression level</w:t>
+                <w:t xml:space="preserve">Alternative splicing of a single precursor mRNA generates two subtypes of Gonadotropin-Releasing Hormone receptor orthologues and their variants in the bivalve mollusc Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Farcy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Lelong</w:t>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.04.006⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 414 (1-2), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2008.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501969v1</w:t>
+                <w:t xml:space="preserve">hal-05594243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative splicing of a single precursor mRNA generates two subtypes of Gonadotropin-Releasing Hormone receptor orthologues and their variants in the bivalve mollusc Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,988 +1760,1122 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 414 (1-2), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2008.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an atypical family 18 chitinase from the oyster Crassostrea gigas: Evidence for a role in early development and immunity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lelong</w:t>
+                <w:t xml:space="preserve">Molecular cloning of a new member of the p53 family from the Pacific oyster and seasonal pattern of its transcriptional expression level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2006.09.002⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (2), pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067460v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of chitinase‐like proteins ( Cg ‐Clp1 and Cg ‐Clp2) involved in immune defence of the mollusc Crassostrea gigas</w:t>
+                <w:t xml:space="preserve">Characterization of an atypical family 18 chitinase from the oyster Crassostrea gigas: Evidence for a role in early development and immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie‐pierre Dubos</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05898.x⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (6), pp.559-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067437v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cg-TGF-β, a TGF-β/activin homologue in the Pacific Oyster Crassostrea gigas, is involved in immunity against Gram-negative microbial infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of chitinase‐like proteins ( Cg ‐Clp1 and Cg ‐Clp2) involved in immune defence of the mollusc Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐pierre Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2006.05.005⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274 (14), pp.3646-3654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05898.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04447417v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Phylogenetically Conserved Molluscan Chitinase-like Protein 1 (Cg-Clp1), Homologue of Human HC-gp39, Stimulates Proliferation and Regulates Synthesis of Extracellular Matrix Components of Mammalian Chondrocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+                <w:t xml:space="preserve">Cg-TGF-β, a TGF-β/activin homologue in the Pacific Oyster Crassostrea gigas, is involved in immunity against Gram-negative microbial infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M605687200⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (1), pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2006.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067466v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning of a molluscan gonadotropin-releasing hormone receptor orthologue specifically expressed in the gonad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Rodet</w:t>
+                <w:t xml:space="preserve">The Phylogenetically Conserved Molluscan Chitinase-like Protein 1 (Cg-Clp1), Homologue of Human HC-gp39, Stimulates Proliferation and Regulates Synthesis of Extracellular Matrix Components of Mammalian Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbaexp.2005.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (40), pp.29583-29596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M605687200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02277652v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and physiological characterization of an invertebrate homologue of a calcitonin-related receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular cloning of a molluscan gonadotropin-releasing hormone receptor orthologue specifically expressed in the gonad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lelong</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2003.09.116⟩</w:t>
+              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1730 (3), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbaexp.2005.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447435v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular and physiological characterization of an invertebrate homologue of a calcitonin-related receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 310 (3), pp.972-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2003.09.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Developmental competence of goat oocytes from follicles of different size categories following maturation, fertilization and culture in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 103, pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2756,293 +2885,450 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-reproductive Neurodegeneration in Cuttlefish: Unveilling an Alzheimer’s-like Tauopathy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Pred'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Club of Invertebrate Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cuttlefish $Sepia\ officinalis$: a relevant invertebrate model for the study of Alzheimer's disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Pred'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAAST 2025 - France Alzheimer Actualités Scientifiques et Thérapeutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-reproductive neurodegeneration and “programmed” death of cuttlefish (Sepia officinalis) progenitors: consequences of an Alzheimer’s disease-type tauopathy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Pred'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIAC (Cephalopod international Advisory Council)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Okinawa, Japan, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3189,51 +3475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.241588" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Zi Daniel Koua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s N&#250;&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2020.113532" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pasquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34700-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01838268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Zels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Schoofs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.05.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.11.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D03952XF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Beets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badariotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.09.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.01.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN6GQWZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Dubos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05898.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badariotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P2QM0X9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605687200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2005.05.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHN1WHD3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.09.116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0Q14TB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.241588" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Zi Daniel Koua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s N&#250;&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2020.113532" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pasquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34700-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01838268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Zels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Schoofs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.05.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.11.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D03952XF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Beets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badariotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.09.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.01.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN6GQWZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.04.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05898.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P2QM0X9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605687200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2005.05.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHN1WHD3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.09.116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0Q14TB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>