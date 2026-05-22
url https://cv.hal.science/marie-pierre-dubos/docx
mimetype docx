--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -798,291 +798,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of a cholecystokinin/sulfakinin signalling system in Lophotrochozoa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a tachykinin signalling system in the bivalve mollusc Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Zels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Schoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34700-4⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927201v1</w:t>
+                <w:t xml:space="preserve">hal-01838268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a tachykinin signalling system in the bivalve mollusc Crassostrea gigas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of a cholecystokinin/sulfakinin signalling system in Lophotrochozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.16424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34700-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838268v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of an adipokinetic hormone-related neuropeptide (AKH) from a mollusk</w:t>
               </w:r>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Schoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217 (16), pp.2974--2982. </w:t>
@@ -3141,51 +3141,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3282,53 +3282,178 @@
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Okinawa, Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IN VITRO AND IN SILICO INVESTIGATIONS OF BLACK SOLDIER FLY (HERMETIA ILLUCENS) LARVA MEAL BIOACTIVITY: MYOTROPIC POTENTIAL ON THE INTESTINAL TRACT OF RAINBOW TROUT (ONCORHYNCHUS MYKISS) AND ANTIBACTERIAL PROPERTIES AGAINST VARIOUS PATHOGENS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bezagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 2025, EAS - European Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2025, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3475,51 +3600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.241588" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Zi Daniel Koua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s N&#250;&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2020.113532" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pasquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34700-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01838268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Zels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Schoofs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.05.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.11.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D03952XF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Beets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badariotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.09.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.01.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN6GQWZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.04.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05898.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P2QM0X9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605687200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2005.05.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHN1WHD3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.09.116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0Q14TB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.241588" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Zi Daniel Koua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s N&#250;&#241;ez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2020.113532" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01838268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Zels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pasquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Schoofs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.05.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34700-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.11.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D03952XF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Beets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badariotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.09.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2008.01.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN6GQWZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farcy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.04.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thuau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05898.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badariotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P2QM0X9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05067466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605687200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2005.05.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHN1WHD3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.09.116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ0Q14TB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ahmed-Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Dubos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bezagu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>