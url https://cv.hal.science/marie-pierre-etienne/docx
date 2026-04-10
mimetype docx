--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -243,399 +243,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on “Continuous-space occupancy models” by Wilson J. Wright and Mevin B. Hooten</w:t>
+                <w:t xml:space="preserve">Change of support for zero-inflated data: deriving fine-scale species distribution inferences from spatially aggregated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pautrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Mourguiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biomtc/ujaf057⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.qlaf056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlaf056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079987v1</w:t>
+                <w:t xml:space="preserve">hal-05361179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper account of auto-correlations improves decoding performances of state-space (semi) Markov models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547315v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of support for zero-inflated data: deriving fine-scale species distribution inferences from spatially aggregated data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion on “Continuous-space occupancy models” by Wilson J. Wright and Mevin B. Hooten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Léa Pautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Woillez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.qlaf056. </w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (2), pp.ujaf057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlaf056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biomtc/ujaf057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361179v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for relative age effect in sports performance assessment: Developing age-adjusted performance corridors using mixed models</w:t>
               </w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1010,51 +1010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity monitoring with intelligent sensors: an integrated pipeline for mitigating animal-vehicle collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,77 +1131,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing biodiversity observation data collected in continuous time: Should we use discrete‐ or continuous‐time occupancy models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fish reproduction phenology and essential habitats by identifying the main spatio-temporal patterns of fish distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Casemajor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81 (8), pp.1563-1574. </w:t>
@@ -1382,103 +1382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying mature fish aggregation areas during spawning season by combining catch declarations and scientific survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80 (5), pp.cjfas-2022-0110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1538,51 +1538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Corff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,90 +1642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining scientific survey and commercial catch data to map fish distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Thorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1904,429 +1904,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating fishing effort in small-scale fisheries using GPS tracking data and random forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+                <w:t xml:space="preserve">Environmental and Dietary Exposures Near a Major Industrial Harbour (Fos-sur-Mer, France) Identified as a Significant Pathway for PCBs and PCDD/Fs Accumulation in Residents’ Blood Serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Periot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roddy Michel Randriatsara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eulalie Ranaivoson</w:t>
+                <w:t xml:space="preserve">Khaled Douib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107321⟩</w:t>
+              <w:t xml:space="preserve">Exposure and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.447-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12403-021-00395-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116922v1</w:t>
+                <w:t xml:space="preserve">hal-03243354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and Dietary Exposures Near a Major Industrial Harbour (Fos-sur-Mer, France) Identified as a Significant Pathway for PCBs and PCDD/Fs Accumulation in Residents’ Blood Serum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Periot</w:t>
+                <w:t xml:space="preserve">Identifying partners at sea from joint movement metrics of pelagic pair trawlers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Douib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Dron</w:t>
+                <w:t xml:space="preserve">Nicolas Goascoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposure and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), pp.447-464. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (5), pp.1758-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12403-021-00395-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243354v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying partners at sea from joint movement metrics of pelagic pair trawlers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Estimating fishing effort in small-scale fisheries using GPS tracking data and random forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustinato Behivoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Marin</w:t>
+                <w:t xml:space="preserve">Roddy Michel Randriatsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goascoz</w:t>
+                <w:t xml:space="preserve">Eulalie Ranaivoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (5), pp.1758-1768. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.107321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353502v1</w:t>
+                <w:t xml:space="preserve">hal-03116922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of the population exposed to airborne pollutant emissions from the industrial harbor of Fos-sur-Mer</w:t>
               </w:r>
@@ -2351,51 +2351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Periot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2440,291 +2440,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t>
+                <w:t xml:space="preserve">Identifying stationary phases in multivariate time series for highlighting behavioural modes and home range settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Tinaut</w:t>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Casalis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (1), pp.44-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948828v1</w:t>
+                <w:t xml:space="preserve">hal-02311427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying stationary phases in multivariate time series for highlighting behavioural modes and home range settlements</w:t>
+                <w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Patin</w:t>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Alexandra Tinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Benhamou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (1), pp.44-56. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311427v2</w:t>
+                <w:t xml:space="preserve">hal-02948828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypomethylation of the aquatic invasive plant, Ludwigia grandiflora subsp. hexapetala mimics the adaptive transition into the terrestrial morphotype</w:t>
               </w:r>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Langevin diffusion as a continuous‐time model of animal movement and habitat selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2961,51 +2961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic differential equation based on a multimodal potential to model movement data in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,51 +3056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online sequential Monte Carlo smoother for partially observed diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,51 +3160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic differential equation based on a multimodal potential to model movement data in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,51 +3424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,90 +4038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical ecology comes of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen T. Buckland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron J.T. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France. 9 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5855,243 +5855,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t>
+                <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+                <w:t xml:space="preserve">Robyn Forrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+                <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t>
+              <w:t xml:space="preserve">Rencontres statistiques – Rochebrune </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rochebrune France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589480v1</w:t>
+                <w:t xml:space="preserve">hal-01560818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
+                <w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robyn Forrest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 - International Statistical Ecology Conference </w:t>
+              <w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560816v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction the Statistics Distributions for Characterizing the Transfer Factors of Metals from Soil to Plant (TFsp) Using Bayesian Method</w:t>
               </w:r>
@@ -6162,260 +6179,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Forrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t>
+              <w:t xml:space="preserve">2014 - International Statistical Ecology Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865154v1</w:t>
+                <w:t xml:space="preserve">hal-01560816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling</w:t>
+                <w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robyn Forrest</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Parent</w:t>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres statistiques – Rochebrune </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rochebrune France</w:t>
+              <w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560818v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling.</w:t>
               </w:r>
@@ -6427,51 +6427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Forrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Applibugs – juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6643,51 +6643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7297,51 +7297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Reconstruction and Behavior Identification Using Geolocation Data (chapter 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.1 - 25, 2022, 978-111990278-2, 978-178945047-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7420,51 +7420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random effects compound Poisson model to represent data with extra zeros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7540,103 +7540,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of support for heavy-tailed zero inflated data: application to spatially aggregated ecological data for fine-scale species distribution inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mourguiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7658,103 +7658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying fish spawning grounds by combining catch declarations and scientific survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7772,90 +7772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring fine scale wild species distribution from spatially aggregated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7916,51 +7916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7978,51 +7978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Sequential Monte Carlo smoother for partially observed stochastic differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8537,51 +8537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujaf057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547315v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.535" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourguiart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kristensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlaf056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2477930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Monchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.511" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Casemajor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae099" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476102v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Olsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2174125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Michel Randriatsara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ranaivoson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Douib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-021-00395-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353502v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab068" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2021.1572" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311427v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02363060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Michelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blackwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207001v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0530-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12251" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-018-0144-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Wege" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Oosthuizen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Reisinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marth&#225;n N. Bester" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Woillez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien M. Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Fromentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bonhommeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Gaertner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon J. Brodziak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048583" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Braccini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Martell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF10172" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01084030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Groc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2009.00060.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N3WH2NPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MCAP.0000026559.87023.ec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472252v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebreton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565530v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Forrest" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratnya Paramitha Oktaviana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12962/j23546026.y2014i1.265" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560818v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587117v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Forrest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stanley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mortier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Costecalde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hugues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Jacques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626952v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674691v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878990v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900796v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481079v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Obradovich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Yamanaka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murdoch Mcallister" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10289" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourguiart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kristensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlaf056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547315v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujaf057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2477930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Monchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.511" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Casemajor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae099" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476102v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Olsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2174125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Douib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-021-00395-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Michel Randriatsara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ranaivoson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107321" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2021.1572" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311427v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02363060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Michelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blackwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207001v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0530-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12251" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-018-0144-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Wege" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Oosthuizen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Reisinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marth&#225;n N. Bester" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Woillez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien M. Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Fromentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bonhommeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Gaertner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon J. Brodziak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048583" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Braccini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Martell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF10172" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01084030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Groc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2009.00060.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N3WH2NPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MCAP.0000026559.87023.ec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472252v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebreton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565530v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Forrest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratnya Paramitha Oktaviana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12962/j23546026.y2014i1.265" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560816v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587117v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Forrest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stanley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mortier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Costecalde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hugues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Jacques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626952v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674691v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878990v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900796v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481079v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Obradovich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Yamanaka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murdoch Mcallister" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10289" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>