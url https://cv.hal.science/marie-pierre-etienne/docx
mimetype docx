--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -243,399 +243,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of support for zero-inflated data: deriving fine-scale species distribution inferences from spatially aggregated data</w:t>
+                <w:t xml:space="preserve">Discussion on “Continuous-space occupancy models” by Wilson J. Wright and Mevin B. Hooten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Alglave</w:t>
+                <w:t xml:space="preserve">Léa Pautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mourguiart</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlaf056⟩</w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (2), pp.ujaf057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomtc/ujaf057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361179v1</w:t>
+                <w:t xml:space="preserve">hal-05079987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper account of auto-correlations improves decoding performances of state-space (semi) Markov models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change of support for zero-inflated data: deriving fine-scale species distribution inferences from spatially aggregated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Alglave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mourguiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rocío Joo</w:t>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.535⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.qlaf056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlaf056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547315v4</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on “Continuous-space occupancy models” by Wilson J. Wright and Mevin B. Hooten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proper account of auto-correlations improves decoding performances of state-space (semi) Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pautrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Sophie Lanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rocío Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 81 (2), pp.ujaf057. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biomtc/ujaf057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079987v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547315v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for relative age effect in sports performance assessment: Developing age-adjusted performance corridors using mixed models</w:t>
               </w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célian Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1010,51 +1010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity monitoring with intelligent sensors: an integrated pipeline for mitigating animal-vehicle collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,77 +1131,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing biodiversity observation data collected in continuous time: Should we use discrete‐ or continuous‐time occupancy models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fish reproduction phenology and essential habitats by identifying the main spatio-temporal patterns of fish distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Casemajor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81 (8), pp.1563-1574. </w:t>
@@ -1382,103 +1382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying mature fish aggregation areas during spawning season by combining catch declarations and scientific survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80 (5), pp.cjfas-2022-0110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1538,51 +1538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Corff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,90 +1642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining scientific survey and commercial catch data to map fish distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Thorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1904,429 +1904,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and Dietary Exposures Near a Major Industrial Harbour (Fos-sur-Mer, France) Identified as a Significant Pathway for PCBs and PCDD/Fs Accumulation in Residents’ Blood Serum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Periot</w:t>
+                <w:t xml:space="preserve">Estimating fishing effort in small-scale fisheries using GPS tracking data and random forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustinato Behivoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Douib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Dron</w:t>
+                <w:t xml:space="preserve">Roddy Michel Randriatsara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Ranaivoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposure and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12403-021-00395-8⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.107321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243354v1</w:t>
+                <w:t xml:space="preserve">hal-03116922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying partners at sea from joint movement metrics of pelagic pair trawlers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goascoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (5), pp.1758-1768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsab068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating fishing effort in small-scale fisheries using GPS tracking data and random forests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roddy Michel Randriatsara</w:t>
+                <w:t xml:space="preserve">Environmental and Dietary Exposures Near a Major Industrial Harbour (Fos-sur-Mer, France) Identified as a Significant Pathway for PCBs and PCDD/Fs Accumulation in Residents’ Blood Serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Periot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulalie Ranaivoson</w:t>
+                <w:t xml:space="preserve">Khaled Douib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 123, pp.107321. </w:t>
+              <w:t xml:space="preserve">Exposure and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.447-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12403-021-00395-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116922v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of the population exposed to airborne pollutant emissions from the industrial harbor of Fos-sur-Mer</w:t>
               </w:r>
@@ -2351,51 +2351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Periot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2440,291 +2440,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying stationary phases in multivariate time series for highlighting behavioural modes and home range settlements</w:t>
+                <w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Patin</w:t>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Alexandra Tinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Benhamou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (1), pp.44-56. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311427v2</w:t>
+                <w:t xml:space="preserve">hal-02948828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t>
+                <w:t xml:space="preserve">Identifying stationary phases in multivariate time series for highlighting behavioural modes and home range settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Tinaut</w:t>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Casalis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (1), pp.44-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948828v1</w:t>
+                <w:t xml:space="preserve">hal-02311427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypomethylation of the aquatic invasive plant, Ludwigia grandiflora subsp. hexapetala mimics the adaptive transition into the terrestrial morphotype</w:t>
               </w:r>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Langevin diffusion as a continuous‐time model of animal movement and habitat selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2961,51 +2961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic differential equation based on a multimodal potential to model movement data in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,51 +3056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online sequential Monte Carlo smoother for partially observed diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,51 +3160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic differential equation based on a multimodal potential to model movement data in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,51 +3424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,90 +4038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical ecology comes of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen T. Buckland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron J.T. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France. 9 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5855,260 +5855,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling</w:t>
+                <w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robyn Forrest</w:t>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Parent</w:t>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres statistiques – Rochebrune </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rochebrune France</w:t>
+              <w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560818v1</w:t>
+                <w:t xml:space="preserve">hal-01589480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuela Capello</w:t>
+                <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Delattre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robyn Forrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t>
+              <w:t xml:space="preserve">2014 - International Statistical Ecology Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865154v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction the Statistics Distributions for Characterizing the Transfer Factors of Metals from Soil to Plant (TFsp) Using Bayesian Method</w:t>
               </w:r>
@@ -6185,237 +6168,254 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Forrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 - International Statistical Ecology Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres statistiques – Rochebrune </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rochebrune France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560816v1</w:t>
+                <w:t xml:space="preserve">hal-01560818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+                <w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lang</w:t>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t>
+              <w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589480v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling.</w:t>
               </w:r>
@@ -6427,51 +6427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Forrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Applibugs – juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6643,51 +6643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7297,51 +7297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Reconstruction and Behavior Identification Using Geolocation Data (chapter 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.1 - 25, 2022, 978-111990278-2, 978-178945047-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7420,51 +7420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random effects compound Poisson model to represent data with extra zeros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7540,103 +7540,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of support for heavy-tailed zero inflated data: application to spatially aggregated ecological data for fine-scale species distribution inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mourguiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7658,103 +7658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying fish spawning grounds by combining catch declarations and scientific survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7772,90 +7772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring fine scale wild species distribution from spatially aggregated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7916,51 +7916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7978,51 +7978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Sequential Monte Carlo smoother for partially observed stochastic differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8537,51 +8537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourguiart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kristensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlaf056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547315v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujaf057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2477930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Monchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.511" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Casemajor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae099" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476102v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Olsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2174125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Douib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-021-00395-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Michel Randriatsara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ranaivoson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107321" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2021.1572" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311427v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02363060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Michelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blackwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207001v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0530-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12251" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-018-0144-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Wege" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Oosthuizen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Reisinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marth&#225;n N. Bester" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Woillez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien M. Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Fromentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bonhommeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Gaertner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon J. Brodziak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048583" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Braccini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Martell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF10172" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01084030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Groc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2009.00060.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N3WH2NPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MCAP.0000026559.87023.ec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472252v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebreton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565530v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Forrest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratnya Paramitha Oktaviana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12962/j23546026.y2014i1.265" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560816v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587117v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Forrest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stanley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mortier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Costecalde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hugues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Jacques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626952v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674691v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878990v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900796v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481079v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Obradovich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Yamanaka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murdoch Mcallister" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10289" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujaf057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourguiart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kristensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlaf056" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547315v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.535" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2477930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Monchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.511" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Casemajor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae099" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476102v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Olsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2174125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Michel Randriatsara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ranaivoson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab068" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Douib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-021-00395-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2021.1572" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311427v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02363060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Michelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blackwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207001v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0530-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12251" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-018-0144-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Wege" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Oosthuizen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Reisinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marth&#225;n N. Bester" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Woillez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien M. Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Fromentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bonhommeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Gaertner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon J. Brodziak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048583" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Braccini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Martell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF10172" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01084030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Groc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2009.00060.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N3WH2NPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MCAP.0000026559.87023.ec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472252v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebreton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565530v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Forrest" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratnya Paramitha Oktaviana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12962/j23546026.y2014i1.265" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560818v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587117v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Forrest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stanley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mortier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Costecalde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hugues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Jacques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626952v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674691v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878990v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900796v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481079v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Obradovich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Yamanaka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murdoch Mcallister" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10289" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>