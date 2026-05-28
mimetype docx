--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -75,5303 +75,5433 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale fishery patterns reveal challenges and opportunities for coastal management and conservation in Madagascar</w:t>
+                <w:t xml:space="preserve">Building a habitat suitability model and mapping Sepia officinalis egg-laying habitat based on Fishers’ ecological knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustinato Behivoke</w:t>
+                <w:t xml:space="preserve">Gabriel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie D’agata</w:t>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roddy M Randriatsara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 39, pp.6. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 337 (109868), pp.109868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2025020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512114v1</w:t>
+                <w:t xml:space="preserve">hal-05629440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on “Continuous-space occupancy models” by Wilson J. Wright and Mevin B. Hooten</w:t>
+                <w:t xml:space="preserve">Fine-scale fishery patterns reveal challenges and opportunities for coastal management and conservation in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pautrel</w:t>
+                <w:t xml:space="preserve">Faustinato Behivoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roddy M Randriatsara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biomtc/ujaf057⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2025020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079987v1</w:t>
+                <w:t xml:space="preserve">hal-05512114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of support for zero-inflated data: deriving fine-scale species distribution inferences from spatially aggregated data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion on “Continuous-space occupancy models” by Wilson J. Wright and Mevin B. Hooten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mourguiart</w:t>
+                <w:t xml:space="preserve">Léa Pautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Kristensen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlaf056⟩</w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (2), pp.ujaf057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biomtc/ujaf057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361179v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper account of auto-correlations improves decoding performances of state-space (semi) Markov models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change of support for zero-inflated data: deriving fine-scale species distribution inferences from spatially aggregated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Alglave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mourguiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Kasper Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lanco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rocío Joo</w:t>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.535⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.qlaf056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlaf056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547315v4</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for relative age effect in sports performance assessment: Developing age-adjusted performance corridors using mixed models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proper account of auto-correlations improves decoding performances of state-space (semi) Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwen Pinczon Du Sel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Leduc</w:t>
+                <w:t xml:space="preserve">Sophie Lanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Piscione</w:t>
+                <w:t xml:space="preserve">Rocío Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2477930⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018753v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547315v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using informative priors to account for identifiability issues in occupancy models with identification errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for relative age effect in sports performance assessment: Developing age-adjusted performance corridors using mixed models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Pinczon Du Sel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célian Monchy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piscione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.511⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (9), pp.875-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2477930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04904686v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Hidden Feast: A Model to Translate Molecular Detection Into Predation Rate—Application Example on Biological Control by Generalist Predators in Agricultural Fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using informative priors to account for identifiability issues in occupancy models with identification errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Sacco‐martret de Préville</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Célian Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.70033⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05222698v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity monitoring with intelligent sensors: an integrated pipeline for mitigating animal-vehicle collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the Hidden Feast: A Model to Translate Molecular Detection Into Predation Rate—Application Example on Biological Control by Generalist Predators in Agricultural Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévan Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Moulherat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Pautrel</w:t>
+                <w:t xml:space="preserve">Ambre Sacco‐martret de Préville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Debat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gendron</w:t>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.103-124. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (8), pp.e70033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.57.108950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948264v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing biodiversity observation data collected in continuous time: Should we use discrete‐ or continuous‐time occupancy models?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biodiversity monitoring with intelligent sensors: an integrated pipeline for mitigating animal-vehicle collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Debat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.14314⟩</w:t>
+              <w:t xml:space="preserve">Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.103-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.57.108950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534350v1</w:t>
+                <w:t xml:space="preserve">hal-04948264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating fish reproduction phenology and essential habitats by identifying the main spatio-temporal patterns of fish distribution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysing biodiversity observation data collected in continuous time: Should we use discrete‐ or continuous‐time occupancy models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.935-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04676174v1</w:t>
+                <w:t xml:space="preserve">hal-04534350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying mature fish aggregation areas during spawning season by combining catch declarations and scientific survey data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigating fish reproduction phenology and essential habitats by identifying the main spatio-temporal patterns of fish distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Casemajor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2022-0110⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (8), pp.1563-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037065v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward importance sampling for online estimation of state space models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identifying mature fish aggregation areas during spawning season by combining catch declarations and scientific survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Alglave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Olsson</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10618600.2023.2174125⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (5), pp.cjfas-2022-0110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2022-0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476102v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining scientific survey and commercial catch data to map fish distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Backward importance sampling for online estimation of state space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Woillez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Thorson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.1447-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10618600.2023.2174125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614713v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental and dietary exposures on metals accumulation among the residents of a major industrial harbour (Fos-sur-Mer, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+                <w:t xml:space="preserve">Combining scientific survey and commercial catch data to map fish distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Alglave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Goix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+                <w:t xml:space="preserve">James Thorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2022.127021⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (4), pp.1133-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885882v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating fishing effort in small-scale fisheries using GPS tracking data and random forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+                <w:t xml:space="preserve">Influence of environmental and dietary exposures on metals accumulation among the residents of a major industrial harbour (Fos-sur-Mer, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roddy Michel Randriatsara</w:t>
+                <w:t xml:space="preserve">Marine Periot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulalie Ranaivoson</w:t>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 123, pp.107321. </w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.article n°127021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2022.127021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116922v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying partners at sea from joint movement metrics of pelagic pair trawlers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Estimating fishing effort in small-scale fisheries using GPS tracking data and random forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustinato Behivoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Marin</w:t>
+                <w:t xml:space="preserve">Roddy Michel Randriatsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goascoz</w:t>
+                <w:t xml:space="preserve">Eulalie Ranaivoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (5), pp.1758-1768. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.107321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353502v1</w:t>
+                <w:t xml:space="preserve">hal-03116922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and Dietary Exposures Near a Major Industrial Harbour (Fos-sur-Mer, France) Identified as a Significant Pathway for PCBs and PCDD/Fs Accumulation in Residents’ Blood Serum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Periot</w:t>
+                <w:t xml:space="preserve">Identifying partners at sea from joint movement metrics of pelagic pair trawlers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Douib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Dron</w:t>
+                <w:t xml:space="preserve">Pablo Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goascoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposure and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12403-021-00395-8⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (5), pp.1758-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243354v1</w:t>
+                <w:t xml:space="preserve">hal-03353502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of the population exposed to airborne pollutant emissions from the industrial harbor of Fos-sur-Mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Environmental and Dietary Exposures Near a Major Industrial Harbour (Fos-sur-Mer, France) Identified as a Significant Pathway for PCBs and PCDD/Fs Accumulation in Residents’ Blood Serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Periot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Exposure and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.447-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12403-021-00395-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2021.1572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03324861v1</w:t>
+                <w:t xml:space="preserve">hal-03243354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Casalis</w:t>
+                <w:t xml:space="preserve">Biomonitoring of the population exposed to airborne pollutant emissions from the industrial harbor of Fos-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Periot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Douib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (4), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2021.1572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948828v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying stationary phases in multivariate time series for highlighting behavioural modes and home range settlements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Patin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Alexandra Tinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13105⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311427v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypomethylation of the aquatic invasive plant, Ludwigia grandiflora subsp. hexapetala mimics the adaptive transition into the terrestrial morphotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying stationary phases in multivariate time series for highlighting behavioural modes and home range settlements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Genitoni</w:t>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Vassaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.13162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (1), pp.44-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926395v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Langevin diffusion as a continuous‐time model of animal movement and habitat selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypomethylation of the aquatic invasive plant, Ludwigia grandiflora subsp. hexapetala mimics the adaptive transition into the terrestrial morphotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Michelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Blackwell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (11), pp.1894-1907. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170 (2), pp.280-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.13275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363060v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic differential equation based on a multimodal potential to model movement data in ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Langevin diffusion as a continuous‐time model of animal movement and habitat selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.1894-1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.13275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207001v3</w:t>
+                <w:t xml:space="preserve">hal-02363060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online sequential Monte Carlo smoother for partially observed diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13634-018-0530-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic differential equation based on a multimodal potential to model movement data in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 67 (3), pp.599-619. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 67 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202075v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207001v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic differential equation based on a multimodal potential to model movement data in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (3), pp.599-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896164v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics for describing dyadic movement : a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A variable selection approach in the multivariate linear model: an application to LC-MS metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrot-Dockes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Levy Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocio Joo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margaux Brégère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.art. n°26. </w:t>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (5), pp.20170077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40462-018-0144-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/sagmb-2017-0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278899v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological traits, rather than environment, shape detection curves of large vertebrates in neotropical rainforests</w:t>
+                <w:t xml:space="preserve">Metrics for describing dyadic movement : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Denis</w:t>
+                <w:t xml:space="preserve">Rocio Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Richard-Hansen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.1549⟩</w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.art. n°26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-018-0144-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555267v1</w:t>
+                <w:t xml:space="preserve">hal-02278899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend changes in sympatric Subantarctic and Antarctic fur seal pup populations at Marion Island, Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological traits, rather than environment, shape detection curves of large vertebrates in neotropical rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richard-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Wege</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Marie Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chris Oosthuizen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marthán N. Bester</w:t>
+                <w:t xml:space="preserve">Stéphane Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mms.12306⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (5), pp.1564-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.1549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531712v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing individual differences in animal responses to a nutritional challenge: Toward improved robustness measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trend changes in sympatric Subantarctic and Antarctic fur seal pup populations at Marion Island, Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Wege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chris Oosthuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Ryan R. Reisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marthán N. Bester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10162⟩</w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.960-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mms.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560635v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autoregressive model to describe fishing vessel movement and activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing individual differences in animal responses to a nutritional challenge: Toward improved robustness measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gloaguen</w:t>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (4), pp.2704-2718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560373v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical ecology comes of age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An autoregressive model to describe fishing vessel movement and activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen T. Buckland</w:t>
+                <w:t xml:space="preserve">Pauline Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byron J.T. Morgan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+                <w:t xml:space="preserve">Matthieu Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (1), pp.17-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123399v1</w:t>
+                <w:t xml:space="preserve">hal-01560373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Poisson-gamma vs. delta-gamma to handle zero-inflated continuous data under a variable sampling volume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical ecology comes of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T. Buckland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
+                <w:t xml:space="preserve">Byron J.T. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues P. Benoit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liliane Bel</w:t>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12122⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (20140698), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197613v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the habitat associations and spatial distribution of benthic macroinvertebrates: A hierarchical Bayesian model for zero-inflated biomass data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Compound Poisson-gamma vs. delta-gamma to handle zero-inflated continuous data under a variable sampling volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues P. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. P. Benoit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 265, pp.74 - 84. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (12), pp.1159-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003382v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stochasticity in early life history on steepness and population growth rate estimates: an illustration on Atlantic bluefin tuna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the habitat associations and spatial distribution of benthic macroinvertebrates: A hierarchical Bayesian model for zero-inflated biomass data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. P. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien M. Simon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048583⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 265, pp.74 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001343v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective judgement in data subsetting: implications for CPUE standardisation and stock assessment of non-target chondrichthyans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of stochasticity in early life history on steepness and population growth rate estimates: an illustration on Atlantic bluefin tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Braccini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Daniel D. Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Martell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jon J. Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62, pp.734-743. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/MF10172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019860v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound poisson process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Subjective judgement in data subsetting: implications for CPUE standardisation and stock assessment of non-target chondrichthyans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Martell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10651-009-0111-6⟩</w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62, pp.734-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/MF10172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197606v1</w:t>
+                <w:t xml:space="preserve">hal-01019860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound Poisson process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound poisson process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Parent</w:t>
+                <w:t xml:space="preserve">Hugues Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17 (3), pp.347-376</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.347-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10651-009-0111-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568745v1</w:t>
+                <w:t xml:space="preserve">hal-01197606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline study of the leaf-litter ant fauna in a French Guianese forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Groc</w:t>
+                <w:t xml:space="preserve">Modelling spatial zero-inflated continuous data with an exponentially compound Poisson process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+                <w:t xml:space="preserve">H. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dejean</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Conservation and Diversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.347-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084030v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random effects compound Poisson model to represent data with extra zeros</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Baseline study of the leaf-litter ant fauna in a French Guianese forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Conservation and Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.183-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4598.2009.00060.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197595v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the distribution of the supremum of a centered random walk. Application to the local score</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Random effects compound Poisson model to represent data with extra zeros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Vallois</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141218v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approximation of the distribution of the supremum of a centered random walk. Application to the local score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Vallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.255-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:MCAP.0000026559.87023.ec⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of the local score of independent and identically distributed random sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Vallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 107, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5381,1579 +5511,1579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many prey does a predator eat in a day?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Louis Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Sacco--Martret de Préville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Entomology (ICE2024 Kyoto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du package learnr pour enseigner l'élevage de précision sous la forme d'escapes games numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode conjointe de segmentation-classification pour des modèles d'écologie du déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédiction en écologie statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Trenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France. 9 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Forrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 - International Statistical Ecology Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction the Statistics Distributions for Characterizing the Transfer Factors of Metals from Soil to Plant (TFsp) Using Bayesian Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratnya Paramitha Oktaviana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Applied Technology, Science, and Arts (APTECS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Surabaya, Indonesia. pp.517-522, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12962/j23546026.y2014i1.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Forrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres statistiques – Rochebrune </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Rochebrune France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining cheap massive commercial data and unbiased scientific survey: a zero inflated model under preferential sampling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Forrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Applibugs – juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle hiérarchique pour coupler des données bayésien pour données scientifiques et des données de pêches commerciales pour le suivi d'abondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Forrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Stanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres Statistiques de Rochebrune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la statistique bayésienne en sciences de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Parent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque francophone international sur l'enseignement de la statistique CFIES'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgique. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle hiérarchique bayésien pour analyser les contenus stomacaux de prédateurs marins : application aux thons tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de variabilité fonctionnelle chez les arbres forestiers : le gène CCR d'eucalyptus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ricardo Gherardi Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Costecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National: Ressources Génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Strasbourg, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6963,154 +7093,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des escape games sérieux pour enseigner l’élevage de précision à des étudiants de niveaux ingénieurs et BTS-licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Bouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.542, 2022, 26èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7120,147 +7250,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle linéaire et ses extensions - Modèle linéaire général, modèle linéaire généralisé, modèle mixte, plans d'expériences (Niveau C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition Ellipses, 323 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7270,120 +7400,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Reconstruction and Behavior Identification Using Geolocation Data (chapter 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.1 - 25, 2022, 978-111990278-2, 978-178945047-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902799.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7393,130 +7523,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random effects compound Poisson model to represent data with extra zeros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernier Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7526,656 +7656,656 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of support for heavy-tailed zero inflated data: application to spatially aggregated ecological data for fine-scale species distribution inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mourguiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying fish spawning grounds by combining catch declarations and scientific survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring fine scale wild species distribution from spatially aggregated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alglave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Langevin diffusion as a continuous-time model of animal movement and habitat selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Sequential Monte Carlo smoother for partially observed stochastic differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting abundance indices from longline surveys : method to account for hook competition and unbaited hooks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Obradovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne Yamanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murdoch Mcallister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8185,95 +8315,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stock assessment and recovery potential assessment for quillback rockfish (Sebastes maliger) on the pacific coast of canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2011/072, Canadian Science Advisory Secretariat. 2012, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8283,114 +8413,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le score local : un outil pour l'analyse de séquences biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002NAN10289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8537,51 +8667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujaf057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourguiart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kristensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlaf056" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547315v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.535" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2477930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Monchy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.511" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Casemajor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae099" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476102v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Olsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2174125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Michel Randriatsara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ranaivoson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab068" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Douib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-021-00395-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2021.1572" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311427v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02363060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Michelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blackwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207001v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0530-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12251" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-018-0144-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Wege" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Oosthuizen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Reisinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marth&#225;n N. Bester" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Woillez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien M. Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Fromentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bonhommeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Gaertner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon J. Brodziak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048583" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Braccini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Martell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF10172" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01084030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Groc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2009.00060.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N3WH2NPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MCAP.0000026559.87023.ec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472252v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebreton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565530v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Forrest" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratnya Paramitha Oktaviana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12962/j23546026.y2014i1.265" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560818v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587117v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Forrest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stanley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mortier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Costecalde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hugues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Jacques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626952v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674691v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878990v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900796v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481079v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Obradovich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Yamanaka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murdoch Mcallister" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10289" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05629440v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lahellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109868" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujaf057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourguiart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kristensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlaf056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547315v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.535" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2477930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Monchy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco&#8208;martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14314" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Casemajor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2022-0110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476102v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Olsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2174125" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2022.127021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Michel Randriatsara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ranaivoson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Douib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-021-00395-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2021.1572" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311427v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02363060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Michelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blackwell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13275" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0530-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207001v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12251" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Br&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2017-0077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-018-0144-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Etienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1549" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Wege" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Oosthuizen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Reisinger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marth&#225;n N. Bester" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12306" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10162" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Woillez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197613v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P. Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12122" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Benoit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.06.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR321ZSP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001343v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien M. Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Fromentin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bonhommeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Gaertner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon J. Brodziak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048583" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Braccini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Martell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF10172" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197606v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beno&#238;t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-009-0111-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RC2142T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01084030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Groc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2009.00060.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N3WH2NPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197595v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141218v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MCAP.0000026559.87023.ec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141237v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Louis Masson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Sacco--Martret de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472252v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebreton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565530v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Forrest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratnya Paramitha Oktaviana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12962/j23546026.y2014i1.265" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587117v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Forrest" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stanley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197582v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mortier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Costecalde" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795592v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebarbier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001630v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407962v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hugues" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Jacques" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674691v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878990v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900796v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483481v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481079v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Obradovich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Yamanaka" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murdoch Mcallister" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197610v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746855v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10289" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>