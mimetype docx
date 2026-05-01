--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -115,260 +115,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérer les pièges du numérique…</w:t>
+                <w:t xml:space="preserve">Modalités d'influence du storytelling dans un contexte écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kévin Martinez-Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Courbet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.267-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15b14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032240v1</w:t>
+                <w:t xml:space="preserve">hal-05412014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'influence du storytelling dans un contexte écologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Repérer les pièges du numérique…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lépine</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 295, pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05412014v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Marie-Pierre Fourquet-Courbet et Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (3), pp.2-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -393,64 +393,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des médias numériques, santé mentale et bien-être : nouvelles perspectives pour un développement des dimensions sociales dans les recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -475,64 +475,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media as A Source of Coping and Social, Psychological and Hedonic Well-being: A Longitudinal Qualitative Study during the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évi Basile-Commaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -635,51 +635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.293-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -726,51 +726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et communication contre les violences faites aux femmes. Réception et influences de la stratégie créative du détournement du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -804,90 +804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le meilleur message pour inciter les Français à se protéger du Covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -912,64 +912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Addictions » et comportements problématiques liés à Internet et aux réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1007,103 +1007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated acquiescence applied to tobacco deprivation compared to foot-in-door</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Behavioural Science / Revue canadienne des sciences du comportement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (4), pp.248-253</w:t>
@@ -1126,295 +1126,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquiescement répété appliqué à la privation de tabac en comparaison au pied-dans-la-porte.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Souchet</w:t>
+                <w:t xml:space="preserve">Usages des écrans, surpoids et obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Courbet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (4), pp.248-253. </w:t>
+              <w:t xml:space="preserve">Obésité (revue francophone de recherche pour l'obésité (IF : 1,1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cbs0000136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/obe-2019-0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794178v1</w:t>
+                <w:t xml:space="preserve">sic_02309294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des écrans, surpoids et obésité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’acquiescement répété appliqué à la privation de tabac en comparaison au pied-dans-la-porte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Courbet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obésité (revue francophone de recherche pour l'obésité (IF : 1,1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (4), pp.248-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/obe-2019-0074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_02309294v1</w:t>
+                <w:t xml:space="preserve">hal-03794178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre raisons pour lesquelles les écrans nous font grossir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1439,64 +1439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité des concepteurs-rédacteurs : publicité digitale et communication environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1547,51 +1547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des interstices dans l’appropriation des équipements culturels par les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30, pp.135-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1625,64 +1625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété, dépression et addiction liées à la communication numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les affects numériques, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1716,64 +1716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small clicks, great effects: Immediate and delayed influence of web sites containing serious games on behavior and attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,64 +1850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias sociaux, régulateurs d’émotions collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,64 +1945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les serious games, dispositifs de communication persuasive : quels processus socio-cognitifs et socio-affectifs dans les usages ? Quels effets sur les joueurs ? Etat des recherches et nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (194), pp.199-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2027,64 +2027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les serious games, dispositifs numériques de médiation : Processus socio-cognitifs et affectifs dans les usages et les effets sur les publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (22), pp.165-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2109,64 +2109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-conscious Effects of Marketing Communication and Implicit Attitude Change: State of Research and New Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Journalism &amp; Mass Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (103), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2200,64 +2200,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a celebrity dies …Social identity, uses of social media, and the mourning process among fans: the case of Michael Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrity Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (3), pp.275-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2291,64 +2291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Long-Term Effects of E-Advertising: The Influence of Internet Pop-ups Viewed at a Low Level of Attention in Implicit Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2408,64 +2408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les fans réagissent-ils lors du décès de la célébrité ? Usages des communications et des médias sociaux dans le deuil de Michael Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (2), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2493,303 +2493,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00761731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procesos de creación y toma de decisión de los publicitarios. El caso de la publicidad en Internet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse de la réception des messages médiatiques. Récits rétrospectifs et verbalisations concomitantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comunicación y medios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Año 17 (N°18 segundo semestre 2008), pp. 43-55</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°161, pp.117-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648178v1</w:t>
+                <w:t xml:space="preserve">halshs-00644520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la réception des messages médiatiques Récits rétrospectifs et verbalisations concomitantes</w:t>
+                <w:t xml:space="preserve">Procesos de creación y toma de decisión de los publicitarios. El caso de la publicidad en Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 161, pp.117-135</w:t>
+              <w:t xml:space="preserve">Comunicación y medios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Año 17 (N°18 segundo semestre 2008), pp. 43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00459181v1</w:t>
+                <w:t xml:space="preserve">hal-00648178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la réception des messages médiatiques. Récits rétrospectifs et verbalisations concomitantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse de la réception des messages médiatiques Récits rétrospectifs et verbalisations concomitantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n°161, pp.117-135</w:t>
+              <w:t xml:space="preserve">, 2009, 161, pp.117-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00644520v1</w:t>
+                <w:t xml:space="preserve">sic_00459181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies discursives de l'entrepreneur institutionnel : le cas du blog de Michel-Edouard Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2821,541 +2821,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creativity and E-Advertising: A Qualitative Study of Art Directors' Creative Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creativity and e-advertising: A Qualitative Study of Art Directors' Creative Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vanhuele</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Studies of the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Vol.26, n°1, pp.5-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 26 (1), pp.5-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457548v1</w:t>
+                <w:t xml:space="preserve">hal-00661646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et mesures de l'influence de la communication : Nouvelles perspectives ouvertes par la psychologie sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publicité sur Internet : que reste-t-il des mots, que reste-t-il des images, trois mois après en mémoire implicite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Courbet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intartaglia Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, XI (25)</w:t>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001647v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00498163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creativity and e-advertising: A Qualitative Study of Art Directors' Creative Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creativity and E-Advertising: A Qualitative Study of Art Directors' Creative Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vanhuele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vanhuele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPIRICAL STUDIES OF THE ARTS,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empirical Studies of the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.26, n°1, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2190/EM.26.1.b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00498295v1</w:t>
+                <w:t xml:space="preserve">hal-00457548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creativity and e-advertising: A Qualitative Study of Art Directors' Creative Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modèles et mesures de l'influence de la communication : Nouvelles perspectives ouvertes par la psychologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vanhuele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Studies of the Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (1), pp.5-13</w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XI (25)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661646v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publicité sur Internet : que reste-t-il des mots, que reste-t-il des images, trois mois après en mémoire implicite ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creativity and e-advertising: A Qualitative Study of Art Directors' Creative Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Courbet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Intartaglia Julien</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vanhuele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (1), pp.1-24</w:t>
+              <w:t xml:space="preserve">EMPIRICAL STUDIES OF THE ARTS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (1), pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00498163v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00498295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Web Banner Designers Work: The Role of Internal Dialogues, Self-Evaluations, and Implicit Communication Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vanhuele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3402,64 +3402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUJETS SOCIAUX ET MÉDIAS : DÉBATS ET NOUVELLES PERSPECTIVES EN SCIENCES DE L'INFORMATION ET DE LA COMMUNICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3497,64 +3497,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus psychologiques lors de la création publicitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41, pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3579,64 +3579,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et mesures de l'influence de la communication : Nouvelles perspectives ouvertes par la psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (25), pp.171-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3661,64 +3661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus psychologiques lors de la création publicitaire ; Psychological processes during advertising creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3743,64 +3743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVELLE METHODE D'ETUDE DES COGNITIONS EN RECEPTION (ECER) ET APPLICATION EXPERIMENTALE A LA COMMUNICATION POLITIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3838,64 +3838,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie sociale, traitements et effets des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3920,64 +3920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception des images d'une catastrophe en direct à la télévision : Etude qualitative des réactions provoquées par les attentats du 11 septembre 2001 aux Etats-Unis au travers du rappel de téléspectateurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4002,64 +4002,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaphore du chien de Pavlov et influence de la publicité. Etude critique du conditionnement classique au sein de la socio-cognition implicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4084,64 +4084,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicité, marketing et parfums : approche psychosociale d'une double illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 136, pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4192,424 +4192,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication publique innovante et nouveaux usages des médias en contexte d'épidémie de Covid-19. Double méthodologie quantitative expérimentale et qualitative longitudinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Confiance à l’égard des e-leaders d’opinion et influence sur les réseaux sociaux : cas des PME au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de séminaires "Pluralité des approches et méthodes pour analyser et comprendre la créativité et l'innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Créativité et Innovations d’Aix-Marseille (InCIAM), Apr 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">5ème édition du colloque Frontières Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paragraphe; Université Paris 8; Université de la Manouba; Ecole Supérieure de Commerce de Tunis, Jun 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401419v1</w:t>
+                <w:t xml:space="preserve">hal-04404657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les cyberviolences sont appréhendées par le prisme de la sociologie, de la justice ou des politiques publiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Communication publique innovante et nouveaux usages des médias en contexte d'épidémie de Covid-19. Double méthodologie quantitative expérimentale et qualitative longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur les cyberviolences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Aix, Feb 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Cycle de séminaires "Pluralité des approches et méthodes pour analyser et comprendre la créativité et l'innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Créativité et Innovations d’Aix-Marseille (InCIAM), Apr 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402339v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les meilleurs messages de santé publique pour la prévention du Covid-19 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comment les cyberviolences sont appréhendées par le prisme de la sociologie, de la justice ou des politiques publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Courbet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le masque sanitaire à l'époque du covid-19 - Regards croisés en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gériico Université de Lille, Nov 2023, Villeneuve-d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Table ronde sur les cyberviolences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Aix, Feb 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405421v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance à l’égard des e-leaders d’opinion et influence sur les réseaux sociaux : cas des PME au Maghreb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quels sont les meilleurs messages de santé publique pour la prévention du Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition du colloque Frontières Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paragraphe; Université Paris 8; Université de la Manouba; Ecole Supérieure de Commerce de Tunis, Jun 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Le masque sanitaire à l'époque du covid-19 - Regards croisés en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gériico Université de Lille, Nov 2023, Villeneuve-d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404657v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation des émotions via les médias : une étude qualitative lors de l’épidémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,514 +4658,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media as a response to social needs in a context of isolation and health risk. A longitudinal qualitative study during the Covid-19 pandemic and lockdowns in France. (Conférence invitée session plénière)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages des médias et bien-être social lors de la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pemon Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(conférence invitée session plénière) IV International Conference "DIGITAL SOCIETY AS CULTURAL-HISTORICAL CONTEXT OF HUMAN DEVELOPMENT: FROM HOMO SAPIENCE TO HOMO ROBOTICUS". 17-19 February 2022, State University of Humanities and Social Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">La société à l'ère du Covid-19. Causes, enjeux et conséquences d'une crise.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579272v1</w:t>
+                <w:t xml:space="preserve">hal-03614693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des médias et bien-être social lors de la pandémie de Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social media as a response to social needs in a context of isolation and health risk. A longitudinal qualitative study during the Covid-19 pandemic and lockdowns in France. (Conférence invitée session plénière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pemon Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société à l'ère du Covid-19. Causes, enjeux et conséquences d'une crise.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">(conférence invitée session plénière) IV International Conference "DIGITAL SOCIETY AS CULTURAL-HISTORICAL CONTEXT OF HUMAN DEVELOPMENT: FROM HOMO SAPIENCE TO HOMO ROBOTICUS". 17-19 February 2022, State University of Humanities and Social Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614693v1</w:t>
+                <w:t xml:space="preserve">hal-03579272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé psychologique : le point sur les recherches récentes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficacité de la communication publique et réactions à l’Information gouvernementale en contexte Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-débat : Ecrans, tous accros.Pour le pire et pour le meilleur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MGEN, Mar 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">32ème Conférence Nationale des CLI (Comité Locale d'Information), Autorité de Sûreté Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175144v1</w:t>
+                <w:t xml:space="preserve">hal-03367617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la communication publique et réactions à l’Information gouvernementale en contexte Covid-19</w:t>
+                <w:t xml:space="preserve">Santé psychologique : le point sur les recherches récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Courbet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence Nationale des CLI (Comité Locale d'Information), Autorité de Sûreté Nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence-débat : Ecrans, tous accros.Pour le pire et pour le meilleur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MGEN, Mar 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367617v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social media: a digital « collective consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The digital society: psychological and social problems and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,64 +5190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets délétères des écrans sur l’alimentation et la santé des enfants et adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60èmes Journées Nationales de Diététiques et de Nutrition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5272,64 +5272,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les professionnels de la communication conçoivent-ils les messages persuasifs ? Étude comparative des processus socio-cognitifs de quatre populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5380,64 +5380,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicité pour la malbouffe et obésité des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Bien et Bon à manger » MSH Dijon, vidéo : http://projet-alims.fr/colloque-bien-a-manger-20-210618/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5475,64 +5475,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créativité et socio-cognition des producteurs de communication persuasive : Enquêtes empiriques sur trois populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de la Société Française des Sciences de l'Information et de la Communication : Création, créativité et médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; MSH Paris Nord; LabSIC; ICCA, Jun 2018, Paris, France. pp.30-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5557,64 +5557,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La persuasion par les écrans : des effets non conscients au changement des comportements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études internationale "Humains, écrans et technologies numériques : nouvelles interactions psychologiques et sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EJCAM; Aix-Marseille Université; IMSIC, May 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5652,64 +5652,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créativité et socio-cognition des producteurs de communication persuasive : Enquêtes empiriques sur trois populations Creativity and socio-cognition of persuasive communication producers Empirical investigations on three populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Congrès SFSIC "Création, créativité et médiations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5773,51 +5773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5859,51 +5859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-santé et serious games digitaux : Quelle efficacité ? Comment les améliorer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et environnement : Instaurer de «bons comportements» avec la communication numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulon; Aix-Marseille Université; State University of Humanities and Social Studies, Feb 2017, Kolomna, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5928,64 +5928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing behaviour and attitude with persuasive technologies: the pro-social effects of digital serious games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buttafoghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,77 +6079,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buttafoghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international co-organisé par l’Institut National Supérieur de Formation et de Recherche pour l'Education des Jeunes Handicapés et les Enseignements Adaptés (INS HEA) et la Cité des Sciences et de l’Industrie Paris, « Toucher pour apprendre, toucher pour communiquer », Cité des Sciences, Paris (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6174,64 +6174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Serious Games Numériques en Nutrition : Efficacité, mode d’influence et nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (Société Francophone Nutrition Clinique et Métabolisme (SFNEP), Société Française de Nutrition (SFN), Montpellier, Palais des Congrès, Actes en ligne et en vidéo : https://www.lesjfn.fr/mes-jfn-replay/9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6269,64 +6269,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias numériques qu’on touche, Effets des écrans tactiles et des serious games sur les apprentissages et les comportements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buttafoghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6377,64 +6377,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand jouer c'est changer : Processus socio-cognitifs et socio-affectifs dans les usages communicationnels et les effets des serious games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6472,64 +6472,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure d’acquiescement répété via une interface technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6597,64 +6597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment étudier la réception des événements médiatiques majeurs imprévisibles, leur signification sociale et les processus socio-émotionnels ? Des attentats de New York à la mort de Michael Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Axe 3 - Regards, lectures, épistémologie en SIC Comment étudier la réception des événements médiatiques majeurs imprévisibles, leur signification sociale et les processus socio-émotionnels ? Des attentats de New York à la mort de Michael Jackson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dijon, France. http://tabarqa.u-bourgogne.fr/outils/OconfS/index.php/SIC/SFSIC17/paper/view/15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6679,64 +6679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et risques environnementaux. Enquête qualitative sur le processus de production des communications pour la prévention des incendies de forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Axe 4 : communication engagée, responsable et politique - Communication et risques environnementaux. Enquête qualitative sur le processus de production des communications pour la prévention des incendies de forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dijon, France. http://tabarqa.u-bourgogne.fr/outils/OconfS/index.php/SIC/SFSIC17/paper/view/14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6761,64 +6761,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et savoirs situés des communicants producteurs d'actions de prévention des risques environnementaux : théories na\&amp;quot;ives sur l'influence et réseaux collaboratifs d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6869,64 +6869,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie sociale et la communication engageante pour prévenir les risques environnementaux : conna\ⁱtre les processus cognitifs et savoirs situés des communicants pour rendre leurs actions de prévention plus efficientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6964,64 +6964,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets &amp;quot; non conscients &amp;quot; et réception de l'e-publicité. Résultats expérimentaux et implications pour les recherches sur les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vanhuele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7072,64 +7072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">, “How admen think? Socio-cognitive approach of the production of persuasive communication on the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vanhuele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7167,64 +7167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creativity and e-advertising. A qualitative study of art directors’creative process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vanhuele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7301,51 +7301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7419,64 +7419,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectés et Heureux - Du Stress Digital au Bien-être Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7494,64 +7494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Télévision et ses influences, De Boeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Université, collection Médias Recherches-INA, 208 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7713,156 +7713,139 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des médias et bien-être social au cours de la pandémie de COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Écrans chez l'adolescent : dépendance, comportements excessifs et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde d'après, c'est maintenant ? : La société à l'ère de la syndémie de COVID-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">In Jourdan C. &amp; Revol O. (dir.). Écrans et apprentissages - Le cerveau de nos enfants face aux défis du numérique, pp. 50-64</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sauramps Medical, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939690v1</w:t>
+                <w:t xml:space="preserve">hal-04529155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire l'influence délétère de la communication des aliments de mauvaise qualité nutritionnelle sur les enfants : un enjeu majeur des politiques de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7937,152 +7920,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrans chez l'adolescent : dépendance, comportements excessifs et problématiques</w:t>
+                <w:t xml:space="preserve">Usages des médias et bien-être social au cours de la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Jourdan C. &amp; Revol O. (dir.). Écrans et apprentissages - Le cerveau de nos enfants face aux défis du numérique, pp. 50-64</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sauramps Medical, 2024</w:t>
+              <w:t xml:space="preserve">Le monde d'après, c'est maintenant ? : La société à l'ère de la syndémie de COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529155v1</w:t>
+                <w:t xml:space="preserve">hal-04939690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les professionnels de la communication conçoivent-ils les messages persuasifs ? Études dans quatre domaines : publicité, santé publique, environnement, associations caritatives,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8127,242 +8127,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malbouffe et obésité : les enfants, victimes de la nouvelle armada publicitaire des industries agro-alimentaires</w:t>
+                <w:t xml:space="preserve">Les serious games : éducation, apprentissage et changements psychosociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. Hugol-Gential (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Jacobi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bon et bien à manger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.71-80, 2018</w:t>
+              <w:t xml:space="preserve">Culture et éducation non formelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire du Québec, pp.61-75, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303101v1</w:t>
+                <w:t xml:space="preserve">hal-02303104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les serious games : éducation, apprentissage et changements psychosociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Malbouffe et obésité : les enfants, victimes de la nouvelle armada publicitaire des industries agro-alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">D. Jacobi (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Hugol-Gential (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et éducation non formelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaire du Québec, pp.61-75, 2018</w:t>
+              <w:t xml:space="preserve">Bon et bien à manger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.71-80, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303104v1</w:t>
+                <w:t xml:space="preserve">hal-02303101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images, sons et mots dans l'e-publicité : Traitements « implicites et non conscients » chez les adultes et pré-adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8529,64 +8529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur le visuel en sciences de l'information et de la communication, Première synthèse des courants de recherche et focus sur la réception des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Sophie Raux et Daniel Dubuisson (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A perte de vue - Les nouveaux paradigmes du visuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Réel, pp.353-361, 2015</w:t>
@@ -8615,64 +8615,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication persuasive et communication engageante pour la santé Favoriser des comportements sains avec les médias, Internet et les serious games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8727,64 +8727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication persuasive et communication engageante pour la santé : Favoriser des comportements sains avec les médias, Internet et les serious games.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8835,64 +8835,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicité et marketing des parfums : évolutions et nouvelles tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Histoire mondiale du parfum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ed. Somogy, pp.255-259, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8917,64 +8917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et mesures de l’influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Benoit, D., Chirouze Y. et Mucchielli A. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Communication persuasive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ed. Eska, pp.7-27, 2005</w:t>
@@ -9003,64 +9003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfums et marketing : les influences subliminales des consommateurs, au corps défendant des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IN Lardellier P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Fleur de Peau. Parfums et odeurs : De l’Anthropologie à la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Belin, pp.157-165, 2003</w:t>
@@ -9089,64 +9089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES INFLUENCES DE LA TELEVISION : ETAT DES RECHERCHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Télévision et ses Influences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, coll. Médias Recherches-INA, pp.9-21, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9171,64 +9171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication organisationnelle : une conception plus pragmatique de la communication de masse et de la propagande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rodolphe Ghiglione. Un parcours théorique et son impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.107-116, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9253,64 +9253,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES PROFESSIONNELS DU MARKETING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Psychologie Sociale, tome 5 : Des compétences pour l'application, (2001),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp. 301-316, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9367,64 +9367,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Impacts des communications publiques et recommandations pour améliorer les messages de santé : double étude longitudinale qualitative et expérimentale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9468,51 +9468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception des grands événements socio-médiatiques : le rôle clé de l'identité sociale et du partage social des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9562,64 +9562,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des images violentes sur les comportements et sur le sentiment d'insécurité chez les enfants et les adultes (rapport pour l'audition à l'Assemblée Nationale, Mission d'Information Parlementaire sur la lutte contre l'insécurité sur le territoire français)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMSIC - Institut Méditerranéen de Recherches en Sciences de l'Information et de la Communication, Aix-Marseille Université. 2014, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9641,64 +9641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les influences non conscientes de la publicité et de la communication marketing : Etat des recherches et nouvelles perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de recherches, CNRS (programme Société de l'Information), Université d'Aix-Marseille, Institut de Recherche en Sciences de l'Information et de la Communication (IRSIC), 39 p. 2014, 37p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9748,51 +9748,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication des organisations et réception, approche psycho-socio-cognitive de l'influence : le cas de la communication politique télévisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Nancy 2, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2000NAN21037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9851,51 +9851,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA COMMUNICATION MEDIATIQUE : INTERACTIONS HUMAINES ET SOCIALES MEDIATISEES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Avignon, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10082,51 +10082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032240v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412014v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martinez-Sanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b14" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068271v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;vi Basile-Commaille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual-Espuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15213269.2022.2142244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02616325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02309294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obe-2019-0074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2910" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01560526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Halimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2015.1082226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01194329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marchioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01275184v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00986662v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2014/ijjmc/103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19392397.2013.872361" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01078951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kazan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Intartaglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcc4.12035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00761731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.3530" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00459181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00457548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vanhuele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/EM.26.1.b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00498295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00498163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intartaglia Julien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00288393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/S0021849907070213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00141092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chabrol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00290020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00498166v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001154v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boumaza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pemon Kouadio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175168v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bourg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Marie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beganovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courbet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pignier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00623808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila El Idrissi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercberg Serge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529155v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237114v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600780v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Bourg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01076750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01015237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303704v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00498164v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303654v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00502650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00875914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00461551v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01053874v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00619635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412014v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martinez-Sanna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068271v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;vi Basile-Commaille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual-Espuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15213269.2022.2142244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02616325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02309294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obe-2019-0074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000136" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2910" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01560526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Halimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2015.1082226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01194329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marchioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01275184v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00986662v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2014/ijjmc/103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19392397.2013.872361" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01078951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kazan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Intartaglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcc4.12035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00761731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.3530" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00459181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vanhuele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00498163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intartaglia Julien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00457548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/EM.26.1.b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00498295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00288393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/S0021849907070213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00141092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chabrol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00290020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00498166v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001154v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boumaza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pemon Kouadio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175168v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bourg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Marie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beganovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courbet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pignier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00623808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila El Idrissi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529155v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercberg Serge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237114v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303104v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600780v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Bourg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01076750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01015237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303704v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00498164v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02303654v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00502650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00875914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00461551v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01053874v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00619635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>